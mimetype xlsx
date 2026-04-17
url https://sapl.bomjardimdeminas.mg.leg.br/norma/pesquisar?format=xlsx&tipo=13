--- v1 (2026-02-04)
+++ v2 (2026-04-17)
@@ -48,390 +48,390 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATP</t>
   </si>
   <si>
     <t>ATO DO PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2026/1494/ato_da_presiencia_01.2026_1.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2026/1494/ato_da_presiencia_01.2026_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interpretação administrativa das normas remuneratórias aplicáveis aos servidores efetivos da Câmara Municipal de Bom Jardim de Minas, fixa critérios obrigatórios para cálculo da progressão funcional, gratificações e adicional por tempo de serviço, afasta a incidência de efeitos remuneratórios inconstitucionais, declara a inexistência de direito adquirido a regime jurídico ilegal e dá outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1228/ato_do_presidente_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1228/ato_do_presidente_02-2023.pdf</t>
   </si>
   <si>
     <t>“Faz cumprir-se a decisão extraída dos autos do processo de número 5000371-49.2023.8.13.0028.”</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1204/ato_do_presidente_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1204/ato_do_presidente_01-2023.pdf</t>
   </si>
   <si>
     <t>“Declara a extinção do mandato eletivo do Prefeito Municipal de Bom Jardim de Minas, convoca o Vice-Prefeito para ocupar o cargo de Prefeito em exercício e dá outras providências”.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/444/ato-presidente-0007-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/444/ato-presidente-0007-2020.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos do Ato nº 06/2020 , restabelecendo a obrigatoriedade da com provação de enfermidade ou impossibilidade física para fins de abono de faltas de vereadores e servidores .</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/443/ato-presidente-0006-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/443/ato-presidente-0006-2020.pdf</t>
   </si>
   <si>
     <t>Atualiza as medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da doença COVID-19.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/442/ato-presidente-0005-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/442/ato-presidente-0005-2020.pdf</t>
   </si>
   <si>
     <t>Atualiza as medidas de prevenção, no âmbilo da Câmara Municipal, contra a disseminação da epidemia de doença COVID--I9.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/441/ato-presidente-0004-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/441/ato-presidente-0004-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da epidemia de doença COVID-19, e estabelece regime especial de trabalho para os servidores deste órgão</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/440/ato-presidente-0003-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/440/ato-presidente-0003-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da epidemia de doença COVID-19 , e estabelece regime especial de trabalho para os servidores deste órgão .</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/439/ato-presidente-0002-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/439/ato-presidente-0002-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da epidemia de doença infecciosa virai respiratória COVID-19.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/438/ato-presidente-0001-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/438/ato-presidente-0001-2020.pdf</t>
   </si>
   <si>
     <t>Determina medidas de prevenção, no âmbito da Câmara Municipal , contra a disseminação da epidemia de doença infecciosa virai respiratória causada pelo agente Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/487/ato-0025-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/487/ato-0025-2017.pdf</t>
   </si>
   <si>
     <t>Modifica composição de Comissões Permanentes da Câmara Municipal.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/486/ato-0024-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/486/ato-0024-2017.pdf</t>
   </si>
   <si>
     <t>Necessidade do Poder Legislativo de manter a Publicidade de seus atos , através de Jornal Impresso com circulação neste municí­pio, incluindo a publicação de atos oficiais, notí­cias e matérias institucionais.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/485/ato-0023-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/485/ato-0023-2017.pdf</t>
   </si>
   <si>
     <t>Contratar um serviço contínuo de consultoria contábil para permitir a manutenção da Contabilidade da Câmara</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/484/ato-0022-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/484/ato-0022-2017.pdf</t>
   </si>
   <si>
     <t>Necessidade diária de enviar correspondências utilizando a Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/483/ato-0021-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/483/ato-0021-2017.pdf</t>
   </si>
   <si>
     <t>Contratar serviço contínuo de consultoria e Assessoria Jurí­dica para o atendimento das demandas da Câmara Municipal nesta Área.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/482/ato-0020-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/482/ato-0020-2017.pdf</t>
   </si>
   <si>
     <t>Criação do Cargo de Provimento efetivo de Auxiliar de Serviços Gerais através da Resolução da Câmara nº 02/2017.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/481/ato-0019-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/481/ato-0019-2017.pdf</t>
   </si>
   <si>
     <t>Criação do Cargo de Provimento efetivo de Auxiliar de Secretaria através da Resolução da Câmara n° 02/2017.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/480/ato-0017-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/480/ato-0017-2017.pdf</t>
   </si>
   <si>
     <t>Serviços de acesso à Internet na dependência da Câmara Municipal.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/479/ato-0016-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/479/ato-0016-2017.pdf</t>
   </si>
   <si>
     <t>Necessidade do Poder Legislativo de manter a Publicidade de seus atos , através de Jornal Impresso com circulação neste município, incluindo a publicação de atos oficiais, notícias e matérias institucionais.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/478/ato-0015-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/478/ato-0015-2017.pdf</t>
   </si>
   <si>
     <t>Serviços Técnicos de Consultoria e Assessoria nas Áreas Contábil, Financeira e Orçamentária.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/477/ato-0014-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/477/ato-0014-2017.pdf</t>
   </si>
   <si>
     <t>Serviço de Consultoria e Assessoria Jurídica para o atendimento das demandas da Câmara Municipal.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/475/ato-0012-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/475/ato-0012-2017.pdf</t>
   </si>
   <si>
     <t>Prorrogação dos Serviços de informática, incluindo atividades de digitação, digitalização, operação e alimentação de sistemas de computador, e ainda consultoria aos agentes da contratante para operação de sistemas.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/474/ato-0011-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/474/ato-0011-2017.pdf</t>
   </si>
   <si>
     <t>Prorrogação dos Serviços de seleção organizada de documentos, alimentação de dados no site oficial da Câmara Municipal e elaboração de relatórios da Ouvidoria Legislativa.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/476/ato-0013-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/476/ato-0013-2017.pdf</t>
   </si>
   <si>
     <t>Contratação de Serviços administrativos para manutenção completa dos computadores e seus sistemas operacionais, bem como de seus periféricos e seus sistemas operacionais, bem como a manutenção da rede interna e wireless existente na Casa Legislativa.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/473/ato-0009-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/473/ato-0009-2017.pdf</t>
   </si>
   <si>
     <t>Contratar serviço de consultoria e Assessoria Jurí­dica para a Comissão Permanente de Licitações da Câmara (CPL)</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/472/ato-0006-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/472/ato-0006-2017.pdf</t>
   </si>
   <si>
     <t>Contratação de serviços de hospedagem do Web Site Oficial da Câmara Municipal.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/467/ato-0001-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/467/ato-0001-2017.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Bom Jardim de Minas para o ano de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/471/ato-0005-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/471/ato-0005-2017.pdf</t>
   </si>
   <si>
     <t>Contratação do Jornal Panorama para serviços de publicações de Atos Oficiais, matérias institucionais da coletividade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/470/ato-0004-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/470/ato-0004-2017.pdf</t>
   </si>
   <si>
     <t>Consultoria e Assessoria Jurídica</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/469/ato-0003-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/469/ato-0003-2017.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/468/ato-0002-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/468/ato-0002-2017.pdf</t>
   </si>
   <si>
     <t>Contratação dos Serviços de locação de Software de Contabilidade Pública, a empresa Planejar Consultores Associados LTDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -738,66 +738,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2026/1494/ato_da_presiencia_01.2026_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1228/ato_do_presidente_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1204/ato_do_presidente_01-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/444/ato-presidente-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/443/ato-presidente-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/442/ato-presidente-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/441/ato-presidente-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/440/ato-presidente-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/439/ato-presidente-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/438/ato-presidente-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/487/ato-0025-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/486/ato-0024-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/485/ato-0023-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/484/ato-0022-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/483/ato-0021-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/482/ato-0020-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/481/ato-0019-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/480/ato-0017-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/479/ato-0016-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/478/ato-0015-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/477/ato-0014-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/475/ato-0012-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/474/ato-0011-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/476/ato-0013-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/473/ato-0009-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/472/ato-0006-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/467/ato-0001-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/471/ato-0005-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/470/ato-0004-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/469/ato-0003-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/468/ato-0002-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2026/1494/ato_da_presiencia_01.2026_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1228/ato_do_presidente_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1204/ato_do_presidente_01-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/444/ato-presidente-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/443/ato-presidente-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/442/ato-presidente-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/441/ato-presidente-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/440/ato-presidente-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/439/ato-presidente-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2020/438/ato-presidente-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/487/ato-0025-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/486/ato-0024-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/485/ato-0023-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/484/ato-0022-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/483/ato-0021-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/482/ato-0020-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/481/ato-0019-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/480/ato-0017-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/479/ato-0016-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/478/ato-0015-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/477/ato-0014-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/475/ato-0012-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/474/ato-0011-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/476/ato-0013-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/473/ato-0009-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/472/ato-0006-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/467/ato-0001-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/471/ato-0005-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/470/ato-0004-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/469/ato-0003-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/468/ato-0002-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="107.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>