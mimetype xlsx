--- v0 (2026-02-04)
+++ v1 (2026-04-21)
@@ -48,195 +48,195 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/1290/ato_da_mesa_01-2024.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/1290/ato_da_mesa_01-2024.pdf</t>
   </si>
   <si>
     <t>"Homologa a composição das Comissões Permanentes da Câmara Municipal de Bom Jardim de Minas para o ano legislativo de 2024."</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1203/ato_da_mesa_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1203/ato_da_mesa_01-2023.pdf</t>
   </si>
   <si>
     <t>"Homologa a composição das Comissões Permanentes da Câmara Municipal de Bom Jardim de Minas para o ano legislativo de 2023."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1180/ato_da_mesa_02.2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1180/ato_da_mesa_02.2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1179/ato_da_mesa_01.2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1179/ato_da_mesa_01.2022.pdf</t>
   </si>
   <si>
     <t>"HOMOLOGA A COMPOSIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS PARA O ANO LEGISLATIVO DE 2022.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1036/ato_da_mesa_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1036/ato_da_mesa_08-2021.pdf</t>
   </si>
   <si>
     <t>Institui o uso de uniformes pelos servidores do Legislativo Municipal de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1035/ato-da-mesa-0007-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1035/ato-da-mesa-0007-2021.pdf</t>
   </si>
   <si>
     <t>Institui formulários e modelos para requerimento de diárias de viagens e respectivas prestações de contas, nos termos da Lei Municipal no 1.481/2017.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/972/ato_da_mesa_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/972/ato_da_mesa_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre colocação de Caixa de Sugestões em evento de conscientização promovido pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/496/ato_da_mesa_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/496/ato_da_mesa_05-2021.pdf</t>
   </si>
   <si>
     <t>Atualiza as medidas de prevenção contra a disseminação da doença Covid-19, no âmbito da Câmara Municipal</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/495/ato_da_mesa_04-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/495/ato_da_mesa_04-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica as medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da epidemia de doença infecciosa Covid-19</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/437/ato-da-mesa-0003-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/437/ato-da-mesa-0003-2021.pdf</t>
   </si>
   <si>
     <t>Determina medidas de prevenção, no âmbito da Câmara Municipal, contra a disseminação da epidemia de doença infecciosa Covid-19.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/436/ato-da-mesa-0002-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/436/ato-da-mesa-0002-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação remota de vereadores nas Reuniões Ordinárias</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/435/ato-da-mesa-0001-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/435/ato-da-mesa-0001-2021.pdf</t>
   </si>
   <si>
     <t>Homologa a composição das Comissões Permanentes da Câmara Municipal de Bom Jardim de Minas para o ano legislativo de 2021</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/488/ato-0010-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/488/ato-0010-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de protocolo de proposições Legislativas na Secretaria da Câmara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -543,66 +543,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/1290/ato_da_mesa_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1203/ato_da_mesa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1180/ato_da_mesa_02.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1179/ato_da_mesa_01.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1036/ato_da_mesa_08-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1035/ato-da-mesa-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/972/ato_da_mesa_06-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/496/ato_da_mesa_05-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/495/ato_da_mesa_04-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/437/ato-da-mesa-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/436/ato-da-mesa-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/435/ato-da-mesa-0001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/488/ato-0010-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2024/1290/ato_da_mesa_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2023/1203/ato_da_mesa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1180/ato_da_mesa_02.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2022/1179/ato_da_mesa_01.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1036/ato_da_mesa_08-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/1035/ato-da-mesa-0007-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/972/ato_da_mesa_06-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/496/ato_da_mesa_05-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/495/ato_da_mesa_04-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/437/ato-da-mesa-0003-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/436/ato-da-mesa-0002-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2021/435/ato-da-mesa-0001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/normajuridica/2017/488/ato-0010-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="102.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>