--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -54,3041 +54,3041 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1953/mocao_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1953/mocao_01-2023.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio ao Congresso Nacional, em face da iminente legalização do aborto por meio da ADPF 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo."</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eliana Maria Nunes</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/mocao_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/mocao_02-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e Reconhecimento à Luciana Conceição da Silva, mãe de Kaique da Silva Esteves, aluno integrante do Parlamento Jovem de 2023.”</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_03-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à André dos Reis Costa.”</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_04-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à Márcio Marques.”</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_05-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_05-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à Bianca Rodrigues de Assis.”</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao_06-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao_06-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à Ana Maria Rocha Sales de Paula.”</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pedro Vanderli Rezende</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/mocao_07-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/mocao_07-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à Luiz Paulo – Garrincha.”</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Erivelton Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_08-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_08-2023.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso e reconhecimento à Fernando Mendes Neves.”</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>José Maria de Paula, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A PREFEITURA MUNICIPAL, QUE INDIQUE A PREVISÃO PARA A INSTALAÇÃO DA BALANÇA ELETRÔNICA DE PESAGEM DE GADO."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/requerimento_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/requerimento_02-2023.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE A PREFEITURA INFORME SE FOI REALIZADA A TROCA DA CAIXA D'ÁGUA DO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/requerimento_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/requerimento_03-2023.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE A PREFEITURA INFORME SE FORAM ADQUIRIDOS OS UNIFORMES ESCOLARES."</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/requerimento_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/requerimento_04-2023.pdf</t>
   </si>
   <si>
     <t>"REQUER  QUE A PREFEITURA INFORME SOBRE A REFORMA DA PONTE DO SOUZA, QUE ESTÁ CAINDO."</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1787/requerimento_05-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1787/requerimento_05-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção da Escola Infantil Balão Mágico: se já foi feita a planta do imóvel; em que patamar está o processo de contratação da empresa responsável; qual a previsão para o início das obras.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1791/requerimento_06-2023..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1791/requerimento_06-2023..pdf</t>
   </si>
   <si>
     <t>Que seja prestadas informações sobre o andamento das obras da Praça da Rodoviária, a qual está paralisada;_x000D_
 _x000D_
 Que seja informado se a placa da obra (em anexo) será atualizada, já que o prazo de término da obra venceu e a placa é um instrumento de transparência para com o povo.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1792/requerimento_07-2023..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1792/requerimento_07-2023..pdf</t>
   </si>
   <si>
     <t>Que seja informado o motivo pelo qual a ambulância, cuja foto encontra-se em anexo, foi desmontada.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_08-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_08-2023.pdf</t>
   </si>
   <si>
     <t>Que seja informado qual a previsão para o término da obra em andamento no Centro Educacional Sebastião Delgado de Almeida.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_09-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_09-2023.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS NA PRAÇA DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Maria de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1804/requerimento_10-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1804/requerimento_10-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TREINO DADO, NO CAMPO DO ESTÁDIO MUNICIPAL, PELO FILHO DO SECRETÁRIO DE ESPORTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_11-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_11-2023.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal, que seja cobrada explicações da empresa responsável pelo serviço,  sobre não terem efetuado a troca das luminárias entre os nº 179 e o nº 64  da Rua Liberdade."</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1807/requerimento_12-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1807/requerimento_12-2023.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal, que esclareça qual situação se encontra o relógio de Ponto da UBS."</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/requerimento_13-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/requerimento_13-2023.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal, que preste informação sobre a execução da Emenda Impositiva constante na LOA 2022, a qual destinava à compra de uniformes para os profissionais da enfermagem."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/requerimento_14-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/requerimento_14-2023.pdf</t>
   </si>
   <si>
     <t>"Requer que a Prefeitura informe sobre o pagamento do Piso Nacional da Enfermagem."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1820/requerimento_15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1820/requerimento_15-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura informe o motivo pelo qual houve mudança no Orçamento Municipal no valor da Subvenção prevista para a Associação de Proteção Animal Anjos de 4 Patas."</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_16-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_16-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita a Prefeitura que informe sobre estudo do impacto  sobre a desafetação referente ao PLC 02."</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_17-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_17-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura promova a atualização de seu site, em especial das informações referentes à folha de pagamento."</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_18-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_18-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura informe se o Projeto Proerd está acontecendo nas escola."</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_19-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_19-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita a Prefeitura que informe sobre pagamento de quinquênios atrasados, de servidores que não entraram com ação judicial.""</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_20-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_20-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura informe sobre reforma na Passarela da Praça Antônio Jacinto de Faria."</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1853/requerimento_21-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1853/requerimento_21-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura informe se foi contratado servidor para ocupar o cargo de Fiscal de Posturas."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/requerimento_22-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/requerimento_22-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura se possicione sobre reinvindicações feitas ano passado pelos operários ."</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Eliana Maria Nunes, Erivelton Rodrigues da Silva, Pedro Vanderli Rezende, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_23-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_23-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura preste informações acerca dos onibus em situação de aboandono no pátio da EMAFAM."</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/requermento_24-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/requermento_24-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura , preste esclarecimentos sobre obras em andamento no Municipio de Bom Jardim de Minas."</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_25.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_25.pdf</t>
   </si>
   <si>
     <t>"Que seja informada se o processo para conseguir placa de taxi se dá através de licitação."</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_26-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_26-2023.pdf</t>
   </si>
   <si>
     <t>"Pede Informações sobre em que patamar está a contratação dos profissionais que prestaram concurso para o cargo de Técnico de Enfermagem."</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_27-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_27-2023.pdf</t>
   </si>
   <si>
     <t>"Pede Informações sobre em que patamar está  a contratação dos profissionais que prestaram concurso para o cargo de professor."</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_28-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_28-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura preste informações sobre as férias da Servidora Patrícia Carvalho Alves."</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_29-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_29-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura preste informações, de quando será executado o que define o Artigo 3º da Lei Ordinária nº 1.745/2023."</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_30-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_30-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja encaminhado à Câmara Municipal o nome das empresas/fornecedores,  que fornecem alimentos à Secretaria Municipal de Educação."</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_31-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_31-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informado qual a situação da "Obra para fins diversos"."</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_32-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_32-2023.pdf</t>
   </si>
   <si>
     <t>"Pede informações quanto ao não cumprimento do artigo nº 325, § 1º, da Lei Complementar nº 22/2020."</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_33-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_33-2023.pdf</t>
   </si>
   <si>
     <t>"Que o Muncípio preste esclarecimentos acerca da situação atual da obra do Trevo da cidade."</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_34-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_34-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja encaminhado a cópia do contrato com a empresa que era responsável pela "Obra para fins diversos."</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/requerimento_35-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/requerimento_35-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita informações sobre o veículo Placa RUZ5E15."</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/requerimento_36-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/requerimento_36-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informada, se foram ocupadas as 04 vagas do cargo de farmaceûtico, previstas no último concurso."</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_37-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_37-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informado onde estão os tabletes adquiridos no ano de 2020."</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_38-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_38-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informado se o Farmaceúico lotado na "Fármacia de Minas" é concursado ou contratado."</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_39-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_39-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informado qual o valor que foi gasto nas obras do Trevo."</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_40-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_40-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita informações sobre o quantitativo de vagas do último concurso público, para os cargos de Recepcionista e Auxiliar Administrativo."</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_41-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_41-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja informado,  se a Prefeitura teve participação na organização do Motocross realizado no primeiro final de semana de novembro."</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_42-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_42-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura preste esclarecimentos detalhados acerca do atual status do pagamento do adicional de insalubridade aos servidores públicos municipais."</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_43-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_43-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura preste esclarecimentos sobre o calçamento dos pontos Turísticos do Taboão."</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_44-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_44-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura informe se a ração adquirida para a Associação de Proteção Animal Anjos de 4 Patas veio conforme descrito no edital de Licitação."</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_01-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A PREFEITURA MUNICIPAL QUE REALIZE A MANUTENÇÃO DO TELHADO DA QUADRA DE ESPORTES DA VILA FORMOSA."</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_02-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE A CONSTRUÇÃO DE BUEIRO NA RUA DOMINGOS DA CRUZ NO BAIRRO JARDIM DAS PAINEIRAS."</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_03-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA AURORA SOLY  Nº 200."</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_04-2023.pdf</t>
   </si>
   <si>
     <t>"QUE A PREFEITURA PROVIDENCIE A LIMPEZA E CAPINA DA RUA SÃO PEDRO, BAIRRO DA FÁBRICA."</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_05-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA ESTUDE A POSSIBILIDADE DE CONCEDER ADICIONAL DE INSALUBRIDADE AOS AGENTES DE COMBATE A ENDEMIAS."</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_06-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_06-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA AVALIE A POSSIBILIDADE DE  CONCEDER REAJUSTE SALARIAL PARA OS CONSELHEIROS TUTELARES , PEDREIROS E ELETRICISTAS."</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/rquerimento_07-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/rquerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE EM CARÁTER DE URGÊNCIA O REPARO DO ASFALTO DO TREVO DA BR 267 ATÉ A PRAÇA DOS  EX-COMBATENTES."</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_08-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_08-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura providencie a construção de quebra-molas na Rua Osvaldo da Silva Landim, em frente ao nº 75, no Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_09-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_09-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura promova campanha para recolhimento de entulhos, com enfoque especial àqueles que possam acumular água, objetivando evitar a proliferação do mosquito da dengue e o aumento dos casos em nosso município.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_10-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_10-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura instale poste e luminária na Rua Willian Rocha, em frente ao nº 189, no Bairro Fábrica e na Rua Francisco Felisberto da Cunha, no Bairro Niterói, próximo ao Galpão do Fofinho.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_11-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_11-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura providencie o desentupimento dos bueiros na Rua Manoel Batista Franco, no Bairro Vila formosa.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_12-2023..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_12-2023..pdf</t>
   </si>
   <si>
     <t>Que a prefeitura providencie o calçamento das ruas do Bairro Viegas.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_13-2023..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_13-2023..pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura providencie a iluminação do Bairro Viegas, utilizando, se necessário, as luminárias provenientes da troca das lâmpadas na sede do Município.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1794/indicacao_14-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1794/indicacao_14-2023.pdf</t>
   </si>
   <si>
     <t>1- Que a Prefeitura providencie atividades recreativas e educacionais voltadas para a Semana de Conscientização do Autismo.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1795/indicacao_15-2023..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1795/indicacao_15-2023..pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura promova campanhas e avisos, pedindo aos donos dos lotes para promoverem a limpeza dos mesmos.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_16-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_16-2023.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA CONSTRUA CALÇADA EM FRENTE À CRECHE MUNICIPAL CASINHA DOS SONHOS.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_17-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_17-2023.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROMOVA O ALONGAMENTO DO QUEBRA-MOLAS LOCALIZADO NA RUA CEL. MANOEL VITÓRIO NARDY, ALTURA DO Nº 345, NO BAIRRO NITERÓI.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_18-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_18-2023.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA REALIZE A LIMPEZA DO LOTE SITUADO NA RUA GOIÁS, NO BAIRRO FÁBRICA, CASA DA ESQUINA DEPOIS DO Nº 118.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_19-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_19-2023.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO GRAMA NO PARQUINHO DO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_20-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_20-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura Providencie quebra-molas, faixa de pedestres e sinalização em frente a Unidade Escolar de Educação Infantil Yolanda Altomare de Carvalho."</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_021-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie a construção de bueiro na Rua Américo Ferreira Penna."</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_22-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita construção de corrimão e uma rampa entre as Ruas Genésio de Melo Tinoco e Benedito Bezerra de Almeida."</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_23-_2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_23-_2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie o conserto do corrimão da Praça da Rua Taboão."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/indicacao_24-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/indicacao_24-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie reparo e manutenção da Rua Sá Ponciana."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_25-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>" Que a Prefeitura providencie a reforma da ponte após a Comunidade do Taboão, sentido Rio do Peixe."</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_26-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova uma campanha educativa reforçando a necessidade do respeito às rampas de acessibilidade deste município."</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_27-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_27-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura avalie a possibilidade de ceder uma roçadeira para o Lar Divino Espirito Santo."</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_28-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura avalie a possibilidade de contruir quebra-molas na Praça Ex-Combatentes."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_29-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_29-2023.pdf</t>
   </si>
   <si>
     <t>" Que a Prefeitura avalie a possibilidade de construir bueiros na Rua Ruth Marques de Paula."</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_30_-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_30_-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a capina e limpeza das ruas do Bairro Cohab."</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_31-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_31-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura avalie a possibilidade de conceder aumento salarial para os servidores que trabalham na vigilância Sanitária."</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Eliana Maria Nunes, Erivelton Rodrigues da Silva, José Maria de Paula, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano, Pedro Vanderli Rezende, Ronicelson de Andrade Pereira, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_32-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_32-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura promova o estudo do tráfego de veículos na região central do município."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_33-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_33-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura promova a avaliação da possibilidade de melhoria do valor remuneratório ofertado ao profissional de fonoaudiologia."</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_34-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_34-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura inclua a Rua Josino Ribeiro de Carvalho nos próximos projetos de pavimentação."</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>Pedro Vanderli Rezende, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_35-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_35-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a troca da Ponte da Fazenda do Adolfo."</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_36-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_36-2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito que promova o reparo do calçamento da Rua Américo Vespúcio Marques."</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_37-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_37-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura tampe o buraco que se encontra no cruzamento entre as Ruas São José e São Pedro, no bairro da Fábrica."</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_38-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_38-2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito que declare via de mão única a Rua Senhor dos Passos."</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_39-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_39-2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito que seja feita a limpeza na ponte da Rua Cel. Manoel Vitório Nardy."</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_40-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_40-2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito que avalie a possibilidade de melhoria no ambiente do Terminal Rodoviário do Município."</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_41-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_41-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura avalie a possibilidade de conceder  aumento aos Secretários Administrativos."</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_42-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_42-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura conserte e coloque manilhas na estrada da comunidade do Taboão, em frente ao Chaleirão Mineiro."</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_43-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_43-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a colocação de braços e luminárias, na Rua José Domingos da Silva."</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_44-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_44-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a colocação de tela de proteção ou similar no piso superior do Ginásio Poliesportivo."</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_45-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_45-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura construa uma sala de troféus, no piso supeior do vestiário do Campo de Futebol do Taboão."</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_46-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_46-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura disponha de um funcionário da Secretaria de Saúde para recolher todos os resultados de exames realizados em Juiz deFora ."</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_47-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_47-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura inclua a Rua Kennedy, nos próximos projetos de pavimentação."</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_48-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_48-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura conceda a isenção de taxa de aluguel de espaço para os barraqueiros do município em todos os eventos da Prefeitura."</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_49-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_49-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura melhore o escoamento de água pluvial em frente à casa do Sr. Marco Antônio, na Rua Correia de Lacerda.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_50-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_50-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura promova melhorias no trevo do município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_51-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_51-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura passe a máquina motoniveladora na Rua Valdira de Paula Rezende, no Bairro Hospital.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_52-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura promova a instalação de lixeiras no município.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_53-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_53-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura instale grades, cercas ou alambrados em torno do parquinho, na Rua São José e que construa um quebra-molas no local.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_54-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_54-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura construa praça com playground e aparelhos de ginástica no Bairro Paineiras e Hospital.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_55-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_55-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo ilumine o trajeto até a ponte, atrás da rodoviária.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_56-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_56-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a capina e limpeza da Rua André Garcia, no Bairro Hospital.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_57-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura construa quebra-molas na Rua Liberdade (próximo ao açougue do Armandinho e ao mercadinho) e na Rua José Santos, Bairro Várzea, em frente ao nº 181.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_58-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_58-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura construa uma rampa de acesso no beco ao lado do Supermercado Nossa Senhora Aparecida."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_59-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_59-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova manutenção da Rua Maria Santos ."</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_60-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_60-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a limpeza das ruas dos bairros mais afastados da região central."</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_61-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_61-2023.pdf</t>
   </si>
   <si>
     <t>"Que o onibus  que faz a linha do Taboão(gratuíto) comece a ir a comunidade de Debaixo da Serra."</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_62-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_62-2023.pdf</t>
   </si>
   <si>
     <t>"Que seja avaliada a posssibilidade de colocar mais uma pessoa no Hospital aos finais de semana."</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_63-023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_63-023.pdf</t>
   </si>
   <si>
     <t>"Que seja avaliada a possibilidade de concessão de melhoria salarial para os agentes administrativos deste município."</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/scanner_20230717.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/scanner_20230717.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo avalie a possibilidade de Transformar a Travessa Rui Barbosa, em um calçadão."</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_65-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_65-2023.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo avalie a possibilidade de conceder aumento salarial aos servidores ocupantes dos cargos de operário e aos que trabalham na coleta de lixo e manutenção da rede de esgoto."</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_66-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_66-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que o Executivo providencie a construção de bueiro na via em frente ao prédio da Câmara Municipal."</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_67-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_67-2023.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo providencie a construção de quebra-molas na Rua Teófilo de Paula Abbud."</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_68-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_68-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo que providencie a construção de mata-burro, na estrada do Rio das Pedras."</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_69-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_69-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie a tampa de bueiro na descida da Vila Formosa."</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_70-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_70-2023.pdf</t>
   </si>
   <si>
     <t>QUE A RUA GERALDINA RESENDE DA CUNHA, NO BAIRRO JARDIM DAS PAINEIRAS, SEJA INCLUÍDA NOS PRÓXIMOS PROJETOS DE PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_71-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_71-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie sinalização indicativa de alto risco de afogamento na 3ª Cachoeira do Remanso."</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_72-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_72-2023.pdf</t>
   </si>
   <si>
     <t>" Que a Prefeitura avalie a possibilidade de reproduzir neste município o "Programa de Apoio ao Pequeno Produtor."</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_73-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_73-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie a manutenção dos ventiladores das Salas da Escola Técnica."</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_74-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_74-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie a capina das ruas mais afastadas da área central."</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_75-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_75-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova a manutenção da iluminação da Ponte da Vila dos Franceses."</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_76-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_76-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura avalie a possibilidade de trazer ao município o Castra-Móvel."</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_77-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_77-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura provindencie a instalação de poste com luminária na Rua Ruth Marques de Paula.'</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_78-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_78-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie o calçamento mo trecho remanescente da Rua Militão Garcia Ramos.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_79-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_79-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita à Prefeitura providências em relação à brita que está em frente à "obra para  fins diversos."</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_80-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_80-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que Prefeitura providencie a manutenção da Ponte próximo à Chácara Três Marias."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_81-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_81-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie a construção de quebra-molas na Rua São Sebastião.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_82-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_82-2023.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA AVALIE A POSSIBILIDADE DE CONSTRUIR UMA COBERTURA EM FRENTE À CRECHE MUNICIPAL "CASINHA DOS SONHOS" E INSTALAÇÃO DE UM BANCO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_83-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_83-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura povidencie a capina e limpeza da Rua Benavenuto José da Silva."</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_84-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_84-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura providencie o conserto da manilha que despeja esgoto na ponte da Rua Coronel Manoel Vitório Nardy."</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_85-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_85-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura tome providências acerca do aumento de insetos na área do cemitério."</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_86-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_86-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura promova o reparo do Bueiro em frente a Organização Marques no Centro."</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_87-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_87-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que a Prefeitura providencie a instalção imediata de um refletor no Cemitério."</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_88-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_88-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura Municipal revise os critérios e procedimentos relacionados ao pagamento de insalubridade aos servidores."</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_89-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_89-2023.pdf</t>
   </si>
   <si>
     <t>" Solicita que a Prefeitura Municipal venha providenciar a realização do calçamento da Rua Leybnitz Marcelino de Carvalho."</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_90-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_90-2023.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura realize a manutenção da rua que dá acesso ao pátio P02-6  da MRS."</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2041/indicacao_91-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2041/indicacao_91-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura faça, com urgência, uma melhoria na rede de esgoto da Rua Padre Francisco Rey."</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_92-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_92-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita a Prefeitura, que a Rua Senhor dos Passos seja transformada em via de mão única.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_93-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_93-2023.pdf</t>
   </si>
   <si>
     <t>"Solicita que o Executivo providencie a instalação de refletores na Quadra Poliesportiva do Taboão."</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_94-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_94-2023.pdf</t>
   </si>
   <si>
     <t>"Que a Prefeitura avalie a possibilidade de construir banheiro público  na área central do município."</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Joaquim Laércio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/plo_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/plo_01.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 1.592 DE 14 DE OUTUBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/plo_02.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/plo_02.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO ANUAL SALARIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/plo_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/plo_03-2023.pdf</t>
   </si>
   <si>
     <t>“REVOGA ARTIGO 2º DA LEI 1.539/2019 E INTEGRALMENTE A LEI 1.672/22 E CONCEDE GRATIFICAÇÕES AOS SERVIDORES EFETIVOS DO LEGISLATIVO QUE VENHAM A INTEGRAR ALGUMA DAS COMISSÕES DA CASA OU FUNÇÃO DE DIRETOR DE SECRETARIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/plo_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/plo_04.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E AGENTES POLÍTICOS DO MUNICÍPIO DE BOM JARDIM DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/plo_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/plo_05.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO ANUAL SALARIAL DOS SERVIDORES LEGISLATIVOS DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/plo_06-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/plo_06-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/plo_07-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/plo_07-2023.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Ronicelson de Andrade Pereira, Eliana Maria Nunes</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/plo_08-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/plo_08-2023.pdf</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/plo_09-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/plo_09-2023.pdf</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1783/plo_10-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1783/plo_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1796/plo_11-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1796/plo_11-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/plo_12-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/plo_12-2023.pdf</t>
   </si>
   <si>
     <t>"Concede gratificação ao servidor ocupante da função de Agente de Contratação e ao(s) servidor(es) ocupante (s) da função da Equipe de apoio às licitações."</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>José Francisco Matos e Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1830/plo_13-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1830/plo_13-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão anual salarial dos professores do Município de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_14.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_14.pdf</t>
   </si>
   <si>
     <t>"Altera o valor da Subvenção a Associação Anjo de 4 Patas, prevista na Lei Municipal nº 1.735/2023 e dá outras Providências."</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/plo_-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/plo_-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de instalação de equipamentos detectores de matais nas instituições públicas de ensino do Município de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/plo_16.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/plo_16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de espaço público e dá outras providências".</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_17-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_17-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a remuneração dos cargos públicos do Poder Executivo que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/plo_18-2023_ldo_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/plo_18-2023_ldo_2.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre as diretrizes para elaboração e a execução da Lei Orçamentária do exercício de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_19-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_19-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a semana municipal de combate à violência contra a mulher e dá outras providências."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/plo_20-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/plo_20-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Crèdito Adicional Especial no valor de R$ 21.200,00 e dá outras providências."</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_21-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_21-2023.pdf</t>
   </si>
   <si>
     <t>"Define critérios para a utilização obrigatória dos equipamentos de segurança para crianças no transporte nos veículos de passeio do município de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/plo_22-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/plo_22-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo a contratar serviços de assistência médica, ambulatorial e hospitalar para os servidores públicos da Câmara Municipal de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/plo_23-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/plo_23-2023.pdf</t>
   </si>
   <si>
     <t>“Institui o pagamento de abono de férias e 13° salário aos vereadores da Câmara Municipal de Bom Jardim de Minas e dá outras providências.”</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/plo_24-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/plo_24-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a demolir a Pista de Skate situada no Bairro da Várzea."</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/plo_25-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/plo_25-2023.pdf</t>
   </si>
   <si>
     <t>“Institui os feriados Municipais de Bom Jardim de Minas e dá outras providências.”</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/plo_26-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/plo_26-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a remuneração e as atribuições do cargo público do Poder Executivo que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/plo_27-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/plo_27-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Espaço Público - Capela Hospital Municipal Dr. Armando Ribeiro.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/plo_28-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/plo_28-2023.pdf</t>
   </si>
   <si>
     <t>Denomina espaço Público e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/plo_29-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/plo_29-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste salarial para os profissionais integrantes do quadro de magistério de Bom Jardim de Minas."</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1910/plo_30-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1910/plo_30-2023.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Municipal nº 1.640 de 10 de agosto de 2021."</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_31-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_31-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina espaços públicos e dá outras providências."</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_32-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_32-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina Espaços públicos e dá outras providências."</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/plo_33-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/plo_33-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa municipal de estágio, e dá outras providências."</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/plo_34-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/plo_34-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$ 13.200,00 e dá outras providências."</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_35-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_35-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$ 41.000,00 e dá outras providências."</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/plo_36-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/plo_36-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel do município para instalação de indústria.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/plo_37-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/plo_37-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de logradouro público e dá outras providências.”.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/plo_38-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/plo_38-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de logradouro público e dá outras providências.”</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1934/plo_39-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1934/plo_39-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a participação do Município de Bom Jardim de Minas/MG, no Consórcio Intermunicipal Multifinalitário do Vale do Paraibuna- CIMPAR."</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1935/plo_40-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1935/plo_40-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia do Bonjardinense Ausente."</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/plo_41-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/plo_41-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público e dá outras providências.”.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/plo_42-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/plo_42-2023.pdf</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_43-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_43-2023.pdf</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_44-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_44-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DOAÇÃO DE APARELHOS DE RAIO-X PELO MUNICÍPIO DE BOM JARDIM DE MINAS PARA A ENTIDADE BENEFICENTE"</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_45-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_45-2023.pdf</t>
   </si>
   <si>
     <t>"Institui Complementação salarial resultante da diferença remuneratória do piso salarial nacional da Enfermagem e dá outras providências."</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/plo_46-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/plo_46-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Abertura de Crédito Especial no valor de R$ 76.459,19 (Setenta e seis mil quatrocentos e cinquenta e nove reais e dezenove centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/plo_47-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/plo_47-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina logradouro público e dá outras providências"</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/plo_48-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/plo_48-2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Bom Jardim de MInas/MG para o exercício financeiro de 2024."</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>Mateus Carvalho Vitoriano, José Maria de Paula, Manoel Carlos de Souza Abbud, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/plo_49-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/plo_49-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de prédio público e dá outras providências."</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/plo_50-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/plo_50-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público e dá outras providências."</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/plo_51-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/plo_51-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para o Executivo Municipal promover ações a fim de regularizar créditos da Fazenda Municipal."</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/plo_52-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/plo_52-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Bom Jardim de Minas a efetuar cessão de uso gratuíto de veículo `a Associação de Pais e Amigos dos Excepcionais  de Bom Jardim de Minas -APAE e dá outras providências."</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/plo_53-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/plo_53-2023.pdf</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/plo_54-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/plo_54-2023.pdf</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_55-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_55-2023.pdf</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/plo_56-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/plo_56-2023.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/plo_57-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/plo_57-2023.pdf</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/plo_58-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/plo_58-2023.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/plo_59-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/plo_59-2023.pdf</t>
   </si>
   <si>
     <t>”Dispõe sobre a denominação de logradouro público e dá outras providências.”.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/plo_60-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/plo_60-2023.pdf</t>
   </si>
   <si>
     <t>Denomina espaços públicos e dá outras providências- "Praça Dona Laura".</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_61-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_61-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que, "Institui o dia Municipal do Terço dos Homens"</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/plo_62-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/plo_62-2023.pdf</t>
   </si>
   <si>
     <t>"Cria a Premiação "Aluno Nota Dez" para estudantes do Ensino Fundamental da Rede de Ensino Municipal do Município de Bom Jardim de Minas/MG e dá outras providências."</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/plo_63-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/plo_63-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Bom Jardim de Minas Campanha de Incentivo à Doação de Cabelo para pessoas carentes em tratamento de Câncer no Município de Bom Jardim de Minas e o dia Municipal de Combate ao Câncer."</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/plo_64-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/plo_64-2023.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Bom Jardim de Minas/MG medidas preventivas aos crimes de violência sexual contra mulheres e dá outras providências."</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/plo_65-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/plo_65-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O PROGRAMA DE ENFRENTAMENTO AO CÂNCER DE MAMA NO MUNICÍPIO DE BOM JARDIM DE MINAS.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_66-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_66-2023.pdf</t>
   </si>
   <si>
     <t>"Institui  o mês de novembro como "Novembrinho Azul", no âmbito do município, e dá outras providências."</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2038/plo_67-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2038/plo_67-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização do uso de bermudas pelos motoristas de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2039/plo_68-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2039/plo_68-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a proceder com o prolongamento da "Rua João Delgado de Almeida" localizada no Distrito do Taboão e dá outras providências."</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2042/plo_69-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2042/plo_69-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe o fechamento da Rua da Praça Presidente Vargas em datas e eventos comemorativos e dá outras providências”.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_70-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_70-2023.pdf</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2044/plo_71-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2044/plo_71-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público e dá outras providências."</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2045/plo_72-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2045/plo_72-2023.pdf</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/plo_73-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/plo_73-2023.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Municipal nº 1.775 de 2023 e dispõe sobre a denominação de logradouro público."</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/plo_74-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/plo_74-2023.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouro público e dá outras providências.”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/plo_75-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/plo_75-2023.pdf</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/pelom_02-2023_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/pelom_02-2023_2.pdf</t>
   </si>
   <si>
     <t>"Altera os parágrafos 1º e 3º da Lei Orgâ-nica do Município de Bom Jardim de Mi-nas – MG incluindo o § 1º-A no mesmo dispositivo, nos termos da Emenda Consti-tucional nº 100, de 26 de junho de 2019 e da Emenda Constitucional nº 126, de 21 de dezembro de 2022."</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/pelom_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/pelom_03-2023.pdf</t>
   </si>
   <si>
     <t>"Altera os parágrafos 1º e 3º do artigo 175 da Lei Orgânica do Município de Bom Jardim de Minas – MG, incluindo o § 1º-A no mesmo dispositivo, nos termos da Emenda Constitucional nº 100, de 26 de junho de 2019 e da Emenda Constitucional nº 126, de 21 de dezembro de 2022."</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/pr_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/pr_01-2023.pdf</t>
   </si>
   <si>
     <t>"ADMITE E REGULAMENTA A UTILIZAÇÃO DA MODALIDADE DE PAGAMENTO INSTANTÂNEO PIX NO ÂMBITO DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/pr_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/pr_02-2023.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o disposto no artigo 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas da Câmara Municipal de Bom Jardim de Minas – MG, nas categorias de qualidade de comum e de luxo."</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/pr_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/pr_03-2023.pdf</t>
   </si>
   <si>
     <t>"Projeto de Resolução que cria a função do Agente de Contratação e equipe de Apoio às licitações em âmbito da Câmara Municipal de Bom Jardim de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/pr_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/pr_04-2023.pdf</t>
   </si>
   <si>
     <t>"Projeto de Resolução que Institui o Parlamento Jovem no âmbito da Câmara Municipal de Bom Jardim de Minas – MG e dá outras providências."</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/pdl_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/pdl_01-2023.pdf</t>
   </si>
   <si>
     <t>“Confirma o Ato nº 1 do Presidente desta Casa que Declara a Perda do Mandato Eletivo do Prefeito Municipal de Bom Jardim de Minas e dá outras providências.”</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/pdl_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/pdl_02-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Benemérito ao Padre José Maria Vieira Novaes."</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/pdl_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/pdl_03-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Diploma de Cidadão Honorário ao Diácono José Eduardo Santos Ribeiro.”</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/pdl_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/pdl_04-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Honorário ao Sr. Celso Ribeiro Gaspar.”</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/pdl_05-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/pdl_05-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Benemérito ao Sr. Tulio Marcos Almeida Rodrigues."</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/pdl_06-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/pdl_06-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Honorário ao Sr. Jackson André dos Reis.”</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_07-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_07-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Benemérito ao Sr. José Geraldo.”</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_08-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_08-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadã Honorária à Sra. Iraci Rezende Gonçalves."</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_09-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_09-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadã Benemérita à Sra. Cláudia Teresa Nardy Abbud.”</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/pdl_10-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/pdl_10-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Diploma de Cidadão Honorário ao Sr. Francisco Neto Caetano.”</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>Comissões - CMS</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/emenda_plo_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/emenda_plo_02-2023.pdf</t>
   </si>
   <si>
     <t>" SUPRIMI O TEOR DO PARÁGRAFO 3º DO ARTIGO 1º DO PLO 02-2023."</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/emenda_plo_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/emenda_plo_10.pdf</t>
   </si>
   <si>
     <t>Fica retificado o nome da entidade disposta no inciso II do artigo 1º do PL em questão.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1803/emenda_plo_09-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1803/emenda_plo_09-2023.pdf</t>
   </si>
   <si>
     <t>RETIFICA O NOME DO LOGRADOURO PÚBLICO DISPOSTO NO ART. 1º DO PL EM QUESTÃO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1832/emenda_01_pr_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1832/emenda_01_pr_03-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a ementa do Projeto de Resolução 03/2023."</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1852/emenda_01_pdl_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1852/emenda_01_pdl_01-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do Artigo 1º do PDL 01-2023."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COFTC - Comissão De Finanças, Orçamento E Tomada De Contas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1854/emenda_01_plo14-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1854/emenda_01_plo14-2023.pdf</t>
   </si>
   <si>
     <t>"Altera  o texto da ementa do PLO 14/2023."</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/emenda_02_plo14-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/emenda_02_plo14-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto integral do artigo 1º do PLO 14/2023."</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>CESAS - Comissão De Educação, Saúde, Assistência Social, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01_plo_15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01_plo_15-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da ementa do PLO 15/2023."</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02_plo15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02_plo15-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do artigo primeiro do PLO 15/2023."</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03_plo15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03_plo15-2023.pdf</t>
   </si>
   <si>
     <t>"Altera  o texto do inciso I do § 1º artigo 1 º do PLO 15/2023."</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04_plo15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04_plo15-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do § 2º do artigo 1º do PLO 15/2023."</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/emenda_05_plo15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/emenda_05_plo15-2023.pdf</t>
   </si>
   <si>
     <t>"Incluí   os incisos I e II ao § 2º do artigo 1º do PLO 15/2023."</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/emenda_06_plo15-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/emenda_06_plo15-2023.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 2 º, 3º, 4º e 5º do PLO 15/2023."</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>COFTC - Comissão De Finanças, Orçamento E Tomada De Contas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_01_plo_18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_01_plo_18.pdf</t>
   </si>
   <si>
     <t>"Altera o § 2º do Artigo 2º do PLO 18/2023."</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_04_plo_18-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_04_plo_18-2023.pdf</t>
   </si>
   <si>
     <t>"Incluí o Parágrafo Único ao Artigo 15 do PLO18/2023."</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_01_plo_20-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_01_plo_20-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o ano constante ao final do Artigo 4º do PLO-20/2023"</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_01_plo_21-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_01_plo_21-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do artigo 2º e inclui um parágrafo único ao mesmo dispositivo do PLO 21/2023."</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_02_plo_21-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_02_plo_21-2023.pdf</t>
   </si>
   <si>
     <t>"Inclui o § 4º no artigo 3º do PLO 21/2023."</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_01_pr_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_01_pr_04-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da ementa do Projeto de Resolução 04/2023."</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_02_plo_18-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_02_plo_18-2023.pdf</t>
   </si>
   <si>
     <t>"Altera os Textos dos § 2º e do § 4º do art. 8º do PLO 18-2023."</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_03_plo_18-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_03_plo_18-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do artigo 10º do PLO 18-2023."</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_01_plo_26-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_01_plo_26-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do artigo 1º do  PLO 26-2023."</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Altera o nome da Rua constante no Art. 1º do PLO 32/2023."</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>"Cria o  § 3º no artigo 6º.  que primeiramente aparece, com o aproveitamento do teor do segundo artigo de mesma numeração do PLO 33/2023."</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1933/emenda_plo_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1933/emenda_plo_35.pdf</t>
   </si>
   <si>
     <t>"Altera o Texto da ementa do PLO 35/2023."</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>"Altera o texto do artigo 1° do PLC 03/2023."</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_01_plo_46-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_01_plo_46-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do Artigo 4º do PLO 46/2023."</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/emenda_01_plc_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/emenda_01_plc_04-2023.pdf</t>
   </si>
   <si>
     <t>"Fica incluI o § 1° no artigo 31, do PLC 04/2023."</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/emenda_01_plo_56-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/emenda_01_plo_56-2023.pdf</t>
   </si>
   <si>
     <t>"Retifica  o nome da rua descrito no artigo 1º do PLO 56/2023."</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/emenda_01_plo_64-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/emenda_01_plo_64-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da ementa do PLO 64/2023."</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/emenda_plo_65-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/emenda_plo_65-2023.pdf</t>
   </si>
   <si>
     <t>"Incluí o parágrafo único no artigo 5º do PLO 65/2023."</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/emenda_02_plo_64-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/emenda_02_plo_64-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto do inciso II do artigo 4º do PLO 64/2023."</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/emenda_01_plo_48-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/emenda_01_plo_48-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o o texto do artigo 6º do PLO 48/2023."</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/emenda_plo_63-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/emenda_plo_63-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da ementa do  PLO 63/2023."</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/emenda_02-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/emenda_02-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 02/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2028/emenda_04-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2028/emenda_04-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 04/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2029/emenda_05-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2029/emenda_05-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 05/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_06-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_06-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 06/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2031/emenda_07-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2031/emenda_07-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 07/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2032/emenda_08-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2032/emenda_08-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 08/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2033/emenda_09_plo_48-202.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2033/emenda_09_plo_48-202.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 09/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2034/emenda_10-2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2034/emenda_10-2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 10/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Bancada do União Brasil</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2035/emenda_apropriacao_de_despesa_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2035/emenda_apropriacao_de_despesa_11.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 11/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2036/emenda_03-_2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2036/emenda_03-_2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 03/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2037/emenda_01-2023_loa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2037/emenda_01-2023_loa.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 01/2023 à Lei Orçamentária 2024."</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>"Inclui o Número do Artigo 5º ao PLO 68/2023."</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/plc_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/plc_01.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR Nº 005, DE 15 DE JULHO DE 2010, DISPÕE SOBRE O PLANO DE CARGOS E VENCIMENTOS DOS SERVIDORES INTEGRANTES DO QUADRO DE PESSOAL DO MAGISTÉRIO DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL DA PREFEITURA MUNICIPAL DE BOM JARDIM DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/plc_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/plc_02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DO USO DE VIA PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_03-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_03-2023.pdf</t>
   </si>
   <si>
     <t>"Proibe alteração de nome das Ruas, Praças, prédios e Espaços Públicos, a nomeação de pessoas vivas a Rua, Praças, Prédios e Espações Públicos e dá outras providências."</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/plc_04-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/plc_04-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a estrutura organizacional da Administração Pública Direta do Município de Bom Jardim deMinas/MG e dá outras providências."</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/plc_05-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/plc_05-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para o Município de Bom Jardim de Minas conforme disposto na Lei Federal nº 11.977 de 07 de julho de 2009; Portaria nº725 de 05 de junho de 2023 e na Lei Federal nº 14.620 de 13 de julho de 2023, assim como nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências."</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06-2023.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos artigos 1º e 3º da Lei Complementar 37/2022."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>ATP</t>
   </si>
   <si>
     <t>ATO DO PRESIDENTE</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/ato_do_presidente_01-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/ato_do_presidente_01-2023.pdf</t>
   </si>
   <si>
     <t>“Declara a extinção do mandato eletivo do Prefeito Municipal de Bom Jardim de Minas, convoca o Vice-Prefeito para ocupar o cargo de Prefeito em exercício e dá outras providências”.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/ato_do_presidente_02-2023.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/ato_do_presidente_02-2023.pdf</t>
   </si>
   <si>
     <t>“Faz cumprir-se a decisão extraída dos autos do processo de número 5000371-49.2023.8.13.0028.”</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
     <t>"Anexos I, II e III do PLO 18-2023- LDO"</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/emenda_10_plo_48__substitutiva.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/emenda_10_plo_48__substitutiva.pdf</t>
   </si>
   <si>
     <t>"Apropriação de Despesa 10-2023  - Bancada do MDB -PLO 48-2023"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3395,67 +3395,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1953/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1787/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1791/requerimento_06-2023..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1792/requerimento_07-2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1804/requerimento_10-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_11-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1807/requerimento_12-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/requerimento_13-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1820/requerimento_15-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_16-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_17-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_18-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_19-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_20-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1853/requerimento_21-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/requerimento_22-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_23-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/requermento_24-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_26-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_27-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_28-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_29-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_30-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_31-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_32-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_33-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_34-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/requerimento_35-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/requerimento_36-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_37-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_38-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_39-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_40-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_41-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_42-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_43-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_44-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/rquerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_12-2023..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_13-2023..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1794/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1795/indicacao_15-2023..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_23-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_30_-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_34-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_38-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_39-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_44-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_59-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_61-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_63-023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/scanner_20230717.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_65-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_66-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_67-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_80-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_81-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_82-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_83-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_84-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2041/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_94-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/plo_01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/plo_02.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/plo_03-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/plo_04.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/plo_05.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/plo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/plo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/plo_08-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1783/plo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1796/plo_11-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/plo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1830/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_14.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/plo_-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/plo_16.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/plo_18-2023_ldo_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/plo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/plo_24-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/plo_25-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/plo_28-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1910/plo_30-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_31-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/plo_33-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/plo_34-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/plo_36-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/plo_37-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/plo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1934/plo_39-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1935/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/plo_42-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_43-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_44-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_45-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/plo_46-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/plo_47-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/plo_48-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/plo_49-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/plo_50-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/plo_51-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/plo_52-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/plo_53-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/plo_54-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_55-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/plo_56-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/plo_57-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/plo_58-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/plo_59-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/plo_60-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_61-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/plo_62-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/plo_63-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/plo_65-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_66-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2038/plo_67-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2039/plo_68-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2042/plo_69-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_70-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2044/plo_71-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2045/plo_72-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/plo_73-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/plo_74-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/plo_75-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/pelom_02-2023_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/pelom_03-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/pr_01-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/pr_04-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/pdl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/pdl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/pdl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/pdl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/pdl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/pdl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/emenda_plo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/emenda_plo_10.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1803/emenda_plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1832/emenda_01_pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1852/emenda_01_pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1854/emenda_01_plo14-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/emenda_02_plo14-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01_plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/emenda_05_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/emenda_06_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_01_plo_18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_04_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_01_plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_01_plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_02_plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_01_pr_04-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_02_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_03_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_01_plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1933/emenda_plo_35.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_01_plo_46-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/emenda_01_plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/emenda_01_plo_56-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/emenda_01_plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/emenda_plo_65-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/emenda_02_plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/emenda_01_plo_48-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/emenda_plo_63-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/emenda_02-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2028/emenda_04-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2029/emenda_05-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_06-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2031/emenda_07-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2032/emenda_08-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2033/emenda_09_plo_48-202.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2034/emenda_10-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2035/emenda_apropriacao_de_despesa_11.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2036/emenda_03-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2037/emenda_01-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/plc_01.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/ato_do_presidente_01-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/ato_do_presidente_02-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/emenda_10_plo_48__substitutiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1953/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1989/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2021/mocao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1773/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1774/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1777/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1787/requerimento_05-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1791/requerimento_06-2023..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1792/requerimento_07-2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1804/requerimento_10-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_11-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1807/requerimento_12-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1808/requerimento_13-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1810/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1820/requerimento_15-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_16-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_17-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_18-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_19-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_20-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1853/requerimento_21-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/requerimento_22-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_23-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1891/requermento_24-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_26-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_27-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_28-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_29-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_30-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_31-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_32-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_33-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_34-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1962/requerimento_35-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1963/requerimento_36-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_37-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_38-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_39-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_40-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_41-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_42-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_43-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_44-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1778/rquerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_12-2023..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_13-2023..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1794/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1795/indicacao_15-2023..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1798/indicacao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_23-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_30_-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1828/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_34-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_38-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_39-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1868/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1871/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_44-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_45-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1877/indicacao_46-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1878/indicacao_47-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_48-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1884/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1886/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_59-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_61-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_63-023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1912/scanner_20230717.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_65-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_66-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_67-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1957/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_80-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_81-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_82-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_83-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_84-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2014/indicacao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2015/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2041/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_94-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1760/plo_01.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1761/plo_02.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1763/plo_03-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/plo_04.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1765/plo_05.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1779/plo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1780/plo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1781/plo_08-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1782/plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1783/plo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1796/plo_11-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1812/plo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1830/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_14.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1834/plo_-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1835/plo_16.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1839/plo_18-2023_ldo_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1876/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1880/plo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1881/plo_24-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1893/plo_25-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1897/plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1907/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1908/plo_28-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1909/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1910/plo_30-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_31-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/plo_33-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/plo_34-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/plo_36-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/plo_37-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/plo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1934/plo_39-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1935/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1942/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1943/plo_42-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_43-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_44-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_45-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1951/plo_46-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1952/plo_47-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1956/plo_48-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1964/plo_49-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1965/plo_50-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1966/plo_51-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1967/plo_52-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1970/plo_53-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1981/plo_54-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_55-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1984/plo_56-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1985/plo_57-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1986/plo_58-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1987/plo_59-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1991/plo_60-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_61-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1993/plo_62-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1994/plo_63-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1995/plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2002/plo_65-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_66-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2038/plo_67-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2039/plo_68-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2042/plo_69-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_70-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2044/plo_71-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2045/plo_72-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/plo_73-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/plo_74-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/plo_75-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1875/pelom_02-2023_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1898/pelom_03-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1766/pr_01-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1813/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1814/pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1906/pr_04-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1973/pdl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1974/pdl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1975/pdl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1976/pdl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1977/pdl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1978/pdl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1979/pdl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1988/pdl_10-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1767/emenda_plo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/emenda_plo_10.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1803/emenda_plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1832/emenda_01_pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1852/emenda_01_pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1854/emenda_01_plo14-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/emenda_02_plo14-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01_plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/emenda_05_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/emenda_06_plo15-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_01_plo_18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_04_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_01_plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_01_plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_02_plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_01_pr_04-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_02_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_03_plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_01_plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1933/emenda_plo_35.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_01_plo_46-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1972/emenda_01_plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2003/emenda_01_plo_56-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2006/emenda_01_plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2007/emenda_plo_65-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2008/emenda_02_plo_64-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2012/emenda_01_plo_48-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2013/emenda_plo_63-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2027/emenda_02-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2028/emenda_04-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2029/emenda_05-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_06-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2031/emenda_07-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2032/emenda_08-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2033/emenda_09_plo_48-202.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2034/emenda_10-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2035/emenda_apropriacao_de_despesa_11.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2036/emenda_03-_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2037/emenda_01-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1762/plc_01.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1946/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1822/ato_do_presidente_01-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/ato_do_presidente_02-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/emenda_10_plo_48__substitutiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>