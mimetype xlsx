--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DE PABLO CAETANO DE JESUS."</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DE CREUZA VIEIRA DE SOUZA."</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DE IOLANDA MARQUES RACHID."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
@@ -285,3484 +285,3484 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DE JOSÉ ROBERTO DE SOUZA</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DE MARIA DE LOURDES MARQUES DO PRADO."</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/mocao_26-2022.docx</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/mocao_26-2022.docx</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR E APLAUSO AO REVERENDO SENHOR PADRE CARLOS ALBERTO MOREIRA."</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/mocao_27-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/mocao_27-2022..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE ROSANA LEITE.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/mocao_28-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/mocao_28-2022..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E APLAUSO ao Sr. Ademir Aparecido Rodrigues.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/mocao_29-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/mocao_29-2022..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E APLAUSO ao Sr. Vinícius Guilherme da Silva Pena.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_01.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES A RESPEITO DE CORTE DE ARVORE NA RUA TABOÃO</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Pede Esclarecimentos sobre a não realização da viagem do Sr. Ademir Rodrigues de Paula à Juiz de Fora.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Eliana Maria Nunes</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/requerimento_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/requerimento_03.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO - PREVISÃO DE INÍCIO DAS OBRAS NA PONTE DEBAIXO DA SERRA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/requerimento_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/requerimento_04.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTES A OBRA DA  PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_05.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SE EXISTE, CASO NÃO POSSIBILIDADE DE REALIZAÇÃO DE  CROQUI/MAPA DAS ÁREAS BOCA DO MATO , PALMITAL E ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_06.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_06.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE VALOR DO IPTU ARRECADADO ATUALMENTE.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_07.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE NOMES E RESPECTIVOS SALÁRIOS DE TODOS OS PROFISSIONAIS DA EDUCAÇÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>José Maria de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/requerimento_08.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA PREFEITURA  SOBRE FORNECIMENTO DE UNIFORMES AOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/requerimento_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/requerimento_09.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES  SOBRE :  NÃO TER INICIADO  O TRASNPORTE ESCOLAR DOS ALUNOS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/requerimento_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/requerimento_10.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A AQUISIÇÃO DO VEÍCULO PARA O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/requerimento_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/requerimento_11.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROJETO DE CONSTRUÇÃO OU MELHORIAS DE EDIFICAÇÕES PÚBLICAS ,  EFICIÊNCIA ENERGÉTICA, GERAÇÃO DE ENERGIA E EM  ESPECIAL TROCA DAS LÂMPADAS POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_12.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_12.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROCESSO LICITATÓRIO PARA O TRANPORTE ESCOLAR DOS ALUNOS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_13.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_13.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ÚLTIMO CONCURSO PÚBLICO .</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_14.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_14.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O VEÍCULO DE PLACA RNA1C32 - PERTENCE Á PREFEITURA</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/requerimento_15.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/requerimento_15.pdf</t>
   </si>
   <si>
     <t>" SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO INFORMAÇÕES SOBRE O ÔNIBUS ESCOLAR PARA AS CRIANÇAS QUE ESTUDAM NA ESCOLA MUNICIPAL BALÃO MÁGICO."</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/requerimento_16.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/requerimento_16.pdf</t>
   </si>
   <si>
     <t>" SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO INFORMAÇÕES SOBRE PARTICIPAÇÃO DO MUNICÍPIO NO PROJETO MINAS LED DA CEMIG."</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/requerimento_17.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/requerimento_17.pdf</t>
   </si>
   <si>
     <t>" SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO INFORMAÇÕES SOBRE O VÉICULO DA DEFESA CIVIL -TIPOS DE SERVIÇOS PRESTADOS E_x000D_
  KM PECORRIDOS."</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/requerimento_18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/requerimento_18.pdf</t>
   </si>
   <si>
     <t>" SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO INFORMAÇÕES SOBRE, VALOR E FONTES DOS RECURSOS PARA AQUISIÇÃO DO IMÓVEL QUE PERTENCIA A CEMIG, NA PRAÇA PRESIDENTE VARGAS."</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/requerimento_19.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/requerimento_19.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO, INFORMAÇÕES SOBRE A CRIAÇÃO DO CARGO DE FISCAL DE POSTURAS."</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/requerimento_20.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/requerimento_20.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO QUE ENVIE A CÓPIA DA FOLHA DE PAGAMENTO DOS ÚLTIMOS 06 MESES  DOS FUNCIONÁRIOS DA ESCOLA TÉCNICA ORLANDO ALTOMARE DE CARVALHO."</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>Erivelton Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_21.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_21.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO QUE SEJA ENVIADO A ESTA CASA TERMO DE ENTREGA OU COMPROVANTE DE DISTRIBUIÇÃO DE EPIS AOS FUNCIONÁRIOS DO CEMITÉRIO, COLETA DE LIXO E MANUTENÇÃO DA REDE DE ESGOTO."</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/requerimento_22.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/requerimento_22.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO SE A PREFEITURA TEM PREVISÃO PARA REALIZAR MELHORIAS NA PONTE DA RUA JOSÉ OSCAR DE PAULA, BAIRRO NITERÓI.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_23.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_23.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO A ESTA CASA O PROCESSO LICITATÓRIO/CONTRATO DAS MÁQUINAS QUE ESTÃO ATUANDO NO ESPAÇO CONCEDIDO À EMPRESA ECOLOG E A LICENÇA AMBIENTAL PARA O FUNCIONAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/requerimento_24.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/requerimento_24.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO SE A CRECHE MUNICIPAL É VINCULADA À ESCOLA MUNICPAL DE EDUCAÇÃO INFANTIL BALÃO MÁGICO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_25.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_25.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO A ESTA CASA DOCUMENTO QUE COMPROVE A REGULARIDADE DAS OBRAS DA PRAÇA DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/requerimento_26.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/requerimento_26.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA INFORME QUANDO IRÁ ADESIVAR OS VEÍCULOS DA FROTA MUNICIPAL.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_27.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_27.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO O QUE ESTÁ SENDO CONSTRUÍDO AO LADO DA QUADRA DA ESCOLA MUNICIPAL MONSENHOR NARDY E QUANDO SERÁ COLOCADA PLACA INFORMANDO PRAZO DE ENTREGA E VALOR DA OBRA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/requerimento_28.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/requerimento_28.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO QUAL A POSSIBILIDADE DA PREFEITURA ADQUIRIR NOVO ÔNIBUS PARA O DISTRITO DO TABOÃO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/requerimento_29.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/requerimento_29.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA INFORME SE TOMARÁ PROVIDÊNCIAS QUANTO À FALTA DE LIXEIRAS NA PRAÇA ANTÔNIO JACINTO DE FARIA (PRAÇA DA RODOVIÁRIA).</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/requerimento_30.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/requerimento_30.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE O CONCURSO PÚBLICO: SE HÁ PREVISÃO PARA QUE SEJAM FEITAS AS NOMEAÇÕES.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/requerimento_31.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/requerimento_31.pdf</t>
   </si>
   <si>
     <t>""REQUER AO PREFEITO MUNICIPAL QUE PRESTE INFORMAÇÕES DE NÃO APLICAÇÃO DO REAJUSTE PARA OS PROFISSIONAIS DO MAGISTÉRIO DO TABOÃO."</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/requerimento_32.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/requerimento_32.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL QUE SEJA INFORMADA A ESTA CASA, INFORMAÇÕES SOBRE O ÚLTIMO CONCURSO PÚBLICO."</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/requerimento_33.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/requerimento_33.pdf</t>
   </si>
   <si>
     <t>""REQUER AO PREFEITO MUNICIPAL QUE SEJA ENVIADA A ESTA CASA, INFORMAÇÕES E DOCUMENTAÇÕES SOBRE O TRANSPORTE ESCOLAR DOS ALUNOS DA ZONA RURAL."</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/requerimento_34.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/requerimento_34.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL QUE SEJA INFORMADA A ESTA CASA, O ANDAMENTO DA OBRA NO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/requerimento_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/requerimento_35.pdf</t>
   </si>
   <si>
     <t>"REQUER AO PREFEITO MUNICIPAL QUE SEJA INFORMADA A ESTA CASA, A SITUAÇÃO DA SERVIDORA   DA CRECHE MUNICIPAL PATRICIA CARVALHO ALVES -GESTANTE ."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/requerimento_36.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/requerimento_36.pdf</t>
   </si>
   <si>
     <t>""REQUER AO PREFEITO MUNICIPAL QUE SEJA ENCAMINHADA  A ESTA CASA CÓPIA DA  FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS DO HOSPITAL."</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_37.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_37.pdf</t>
   </si>
   <si>
     <t>""REQUER AO PREFEITO MUNICIPAL QUE SEJA INFORMADA A ESTA CASA, SITUAÇÃO DE  TODOS OS CONTRATADOS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/requerimento_38.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/requerimento_38.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO MUNICIPAL QUE SEJA INFORMADO SOBRE O PROCESSO DE COMPRA DO VEÍCULO PARA O CONSELHO TUTELAR."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/requerimento_39.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/requerimento_39.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO MUNICIPAL APRESENTAR AO LEGISLATIVO TODAS AS CÓPIAS DA NOTAS FISCAIS REFERENTES AO CUMPRIMENTO DAS EMENDAS IMPOSITIVAS DA LEI ORÇAMENTÁRIA DE 2020 (LEI 1.601/2020)."</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/requerimento_40.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/requerimento_40.pdf</t>
   </si>
   <si>
     <t>" SOLICITAM AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO MUNICIPAL INFORMAR OS MOTIVOS DO VEÍCULO DE TRANSPORTE ESCOLAR NÃO ESTÁ ACESSANDO O PONTO DE ALUNOS RESIDENTES NA PEDRA BRANCA, DISTRITO DO TABOÃO."</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/requerimento_41.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/requerimento_41.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE ENCAMINHE CÓPIA DO CONTRATO COM A EMPRESA VAGALUME.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_42.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_42.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE PRESTE ESCLARECIMENTOS SOBRE A CONTRATAÇÃO DE MÉDICO  NEUROLOGISTA."</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_43.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_43.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE SEJA INFORMADA A ESTA CASA, O QUE ESTÁ SENDO CONSTRUÍDO NA PRAÇA ANTÔNIO JACINTO DE FARIA."</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_44.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_44.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE SEJA INFORMADO SE EXISTE ALGUMA LICITAÇÃO PARA TROCA DE PEÇAS DOS VEÍCULOS PÚBLICOS."</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_45.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_45.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE SEJA INOFRMADO, QUANDO A PREFEITURA TOMARÁ PROVIDÊNCIAS COM RELAÇÃO A TERRA QUE VEM CEDENDO DA EMAFAN.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_46.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_46.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE ESCLAREÇA SOBRE O USO DO TRASPORTE DA EDUCAÇÃO, SENDO USADO PARA TRANSPORTE DE PACIENTES DA SAÚDE."</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_47.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_47.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER JUNTO AO PREFEITO MUNICIPAL, QUE SEJA INFORMADO DA PREVISÃO PARA O INÍCIO DAS OBRAS DA ESCOLA MUNICIPAL INFANTIL BALÃO MÁGICO."</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_48.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_48.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÇÕES SOBRE PREVISÃO DE CONTRATAÇÃO DOS FISCAIS DE POSTURAS."</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>"QUE SEJA INFORMADA QUAL LEI ORDINÁRIA DEFINE A SIMBOLOGIA OFICIAL ADOTADA NOS ADESIVOS DA FROTA MUNICIPAL."</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_50.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_50.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA INFORMADA A RAZÃO PELA QUAL A SMAPMA ESTÁ SE OMITINDO QUANTO AO RECOLHIMENTO E TRATAMENTO DE SAÚDE DOS ANIMAIS ENCONTRADOS NA RUA."</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_51.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_51.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÇÃO SOBRE HOMOLOGAÇÃO DO CONCURSO PÚBLICO."</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_52.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_52.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÇÃO SOBRE TODAS AS BENFEITORIAS ADQUIRIDAS/CONSTRUÍDAS COM OS RECURSOS DO IPTU 2021 OU ANOS ANTERIORES."</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_53.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_53.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÔES SE HÁ FUNCIONÁRIOS LOTADOS NOS QUADROS DE PESSOAL DA CRECHE E DAS ESCOLAS MUNICIPAIS, QUE POSSUEM O TREINAMENTO DE PRIMEIROS SOCORROS, CONFORME DETERMINA A LEI FEDERAL 13.722/2018."</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_54.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_54.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÇÃO SOBRE O PROCESSO LICITATÓRIO/COMPRA DO CARRO DA APAE."</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_55.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_55.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES ACERCA DO PAGAMENTO DO NOVO PISO SALARIAL DA ENFERMAGEM."</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_56.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_56.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE ENVIO DE PROJETO DE LEI REFERENTE AO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, E DOS AGENTES DE COMBATE ÀS ENDEMIAS."</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_57.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_57.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM PRESTADAS INFORMAÇÕES ACERCA DO PROCESSO DE COMPRA DE UNIFORMES ESCOLARES.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_58.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_58.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM APRESENTADAS AS PORTARIAS DE CONVOCAÇÃO PARA A POSSE DOS CANDIDATOS DO ÚLTIMO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/requerimento_59.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/requerimento_59.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESCLARECIDO ONDE SE ENCONTRAM OS MÓVEIS E COMPUTADORES QUE ERAM UTILIZADOS NO TELECENTRO DO MUNICÍPIO E QUAL A DESTINAÇÃO QUE SE PRETENDE DAR AOS MESMOS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_60.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_60.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS OS PROCESSOS LICITATÓRIOS E OS PROJETOS DE ENGENHARIA DAS REFORMAS DA PRAÇA ANTÔNIO JACINTO DE FARIA, DA PRAÇA DA IGREJA MATRIZ E DO CORETO QUE SE PRETENDE CONSTRUIR EM FRENTE AO BANCO DO BRASIL; NÃO SENDO POSSÍVEL O ENVIO DOS DOCUMENTOS, QUE SEJA MARCADO DIA E HORÁRIO PARA QUE O VEREADOR QUE SUBSCREVE COMPAREÇA À PREFEITURA E TENHA ACESSO ÀS DOCUMENTAÇÕES.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1664/requerimento_61.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1664/requerimento_61.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PRESTADO ESCLARECIMENTOS ACERCA DO CUMPRIMENTO DA EMENDA IMPOSITIVA DESTNADO À SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1665/requerimento_62.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1665/requerimento_62.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADAS AS PORTARIAS QUE DESIGNARAM OS SERVIDORES PARA ATUAR COMO PROFESSOR DE APOIO E PROFESSOR DE ATENDIMENTO ESPECIALIZADO NAS ESCOLAS MUNICIPAIS; QUE SEJAM ENVIADOS OS DOCUMENTOS QUE COMPROVEM OS REQUISITOS NECESSÁRIOS PARA A OCUPAÇÃO DOS CARGOS, CONFORME DETERMINA O ANEXO III DA LEI COMPLEMENTAR Nº 32/2022.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/reqierimento_63.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/reqierimento_63.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE A DISTRIBUIÇÃO DE ABSORVENTES, PARA AS MULHERES CARENTES, CONFORME LEI FEDERAL 14.214/2021."</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_64.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_64.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÃO SOBRE ORGANIZAÇÃO DO TRANSPORTE DE PACIENTES PARA ATENDIMENTO NO CAPS EM LIBERDADE, E O QUANTITATIVO DE PSICÓLOGOS NO QUADRO DE SERVIDORES QUE ATENDEM PELO SUS."</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_65.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_65.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÃO SOBRE O TÉRMINO DA OBRA EM ANDAMENTO NO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_66.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_66.pdf</t>
   </si>
   <si>
     <t>"PEDE INFORMAÇÃO DA QUANTIDADE DE AGENTES DE COMBATE A ENDEMIAS FORAM CONVOCADOS ATRAVÉS DO CONCURSO."</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_67.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_67.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A INFORMAÇÃO SE EXISTE PREVISÃO PARA O INÍCIO DAS OBRAS DE SERVIÇO FLUVIAL NA RUA JOÃO NEVES."</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_68.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_68.pdf</t>
   </si>
   <si>
     <t>"SOLICITA ENCAMINHAMENTO DOS  CONTRATOS PARA OS CARGOS DO ÚLTIMO CONCURSO PÚBLICO."</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_69.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_69.pdf</t>
   </si>
   <si>
     <t>"QUE A PREFEITURA PROVIDENCIEA RETIFICAÇÃO DO CONTRATO 36/2021, JUNTO À EMPRESA "VAGALUME MANUTENÇÃO E INSTALAÇÃO ELÉTRICA LTDA".MOTIVO CNPJ INEXISTENTE."</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_70.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a listagem atualizada de todos os servidores que dirigem veículos públicos deste município, bem como suas respectivas habilitações. O motivo real do requerimento se faz devido a uma informação de que servidores de outros setores estão dirigindo veículos públicos, o que ocasiona desvio de função.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_71.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Que seja informado se existe previsão de contratação de Fonoaudiólogo.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_72.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_72.pdf</t>
   </si>
   <si>
     <t>"SOLICITA Á PREFEITURA PARECER TÉCNICO REFERENTE A INTERFERÊNCIA NOS SINAIS DE TV NO BAIRRO VILA DOS FRANCESES."</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_73.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_73.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA INFORME A PREVISÃO DE TROCA DA CAIXA D'ÁGUA DE AMIANTO DO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Que a rua Teófilo de Paula Abudd, bairro Vila dos Franceses seja incluída nos próximos projetos  de pavimentação.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_02.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Pedido que seja providenciado a canalização ou desvio de água fluvial, no terreno da última casa da Rua São Sebastião.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_03.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA PROVIDENCIE A INSTALAÇÃO DE LXEIRAS NO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_04.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A SUBSTITUIÇÃO DA CAIXA DÁGUA DA COMUNIDADE DO PACAU.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_05.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE PONTO DE ÔNIBUS COBERTO EM FRENTE AO ASILO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_06.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_06.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM CARÁTER DE URGÊNCIA DO CÓRREGO MILHO BRANCO .</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_07.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE EPI's AOS FUNCIONÁRIOS QUE LIDAM COM REDE DE ESGOTO, COLETA DE LIXO E TRABALHAM NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_08.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_08.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA TRAVESSIA ELEVADA NA PRAÇA PRESIDENTE VARGAS, NA PROXIMIDADE DO FUTURO PRÉDIO DO CRAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_09.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE BUEIROS NA RUA AMÉRICO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA RUA"C", BAIRRO NITERÓI NOS PRÓXIMOS PREOJETOS DE CALÇAMENTOS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_11.pdf</t>
   </si>
   <si>
     <t>AVALIAR POSSIBILIDADE DE COLETA DE LIXO NO BAIRRO VILA FORMOSA , RUA ANDRÉ GARCIA E BAIRRO HOSPITAL PELO MENOS DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_12.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_12.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO DO ESCOAMENTO DAS ÁGUAS NA RUA BENEDITO FONSECA DE ANDRADE E AVALIAÇÃO DO LOCAL PELA DA DEFESA CIVIL .</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_13.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_13.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO TÉCNICA  CIRCULAÇÃO DE VEÍCULOS NA RUA KENNEDY -BAIRRO NITERÓI</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_14.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_14.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A CAPINA NO BAIRRO DA FÁBRICA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_15.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INCLUIR RUA HERCULANO ERASMO DE CARVALHO NOS PRÓXIMOS PROJETOS DE INDICAÇÃO</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Pedro Vanderli Rezende</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_16.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTE COM LUMINÁRIA PRÓXIMO AO PONTILHÃO, ATRÁS DA RODOVIÁRIA , REINTERANDO PEDIDOS FEITOS ANTERIORMENTE.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_17.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_17.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRDA DE ENTULHOS PARA DESOBSTRUÇÃO DAS RUAS E  PODA DAS ÁRVORES DO BAIRRO VILA FORMOSA, REITERANDO PEDIDOS .</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_18.pdf</t>
   </si>
   <si>
     <t>REQUER LIMPEZA DO BUEIRO DA RUA MANOEL BATISTA FRANCO ALTURA DO Nº 413, BAIRRO VILA FORMOSA.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_19.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_19.pdf</t>
   </si>
   <si>
     <t>REQUER AVALIAÇÃO DA POSSIBILIDADE DE REFORMA DOS GUPOS ESCOLARES DAS COMUNIDADES RURAIS DA CAPOEIRA GRANDE E DOS DOIS CÓRREGOS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_20.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_20.pdf</t>
   </si>
   <si>
     <t>REQUER COLOCAÇÃO DE CASCALHOS NAS ESTRADAS DA BOCA DO MATO E DA ESTRADA QUE DA ACESSO AO SÍTIO DO DOMÍCIO.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_21.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_21.pdf</t>
   </si>
   <si>
     <t>REQUER LIMPEZA COM CAPINA DA RUA JOAQUIM MATEUS DE OLIVEIRA, BAIRRO BRITADOR.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_22.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E COLOCAÇÃO DE CASCALHO NA ESTRADA PRINCIPAL QUE SAI DO DISTRITO DO TABOÃO ATÉ A DIVISA COM O MUNICÍPIO DE RIO PRETO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_23.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_23.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL DO PARQUE DE  EXPOSIÇÕES DO MUNICÍPIO E RETIRADA DE ENTULHOS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_24.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_24.pdf</t>
   </si>
   <si>
     <t>REQUER ANALISE DA POSSIBILIDADE DE EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA DOMINGOS JOSÉ DA SILVA, BAIRRO JARDIM DE SOL.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_25.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_25.pdf</t>
   </si>
   <si>
     <t>INDICA NECESSIDADE DE CONSERTO DAS  JANELAS DO HOSPITAL MUNICIPAL-EM CARÁTER DE URGÊNCIA</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_26.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_26.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SERVIÇOS DE CAPINA NAS RUAS: ABRAÃO ABBUD, LUCIANO GARCIA E GERALDO TOBIAS, BAIRRO NITERÓI.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_27.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_27.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA RETIRADA DA FOLHA DE PALMEIRA NO FIO DE ELETRICIDADE EM FRENTE A APAE. FOTO EM ANEXO</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_28.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_28.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA LIBERDADE- SEGUE FOTOS EM ANEXOS</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_29.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_29.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE FAIXA DE PEDESTRES, BEM COMO PLACA DE SINALIZAÇÃO NAS ESQUINAS PRÓXIMAS ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_30.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_30.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA QUE SEJA FEITO CORTE E RETIRADA DAS FOLHAS DAS PALMEIRAS NA PRAÇA DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_31.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_31.pdf</t>
   </si>
   <si>
     <t>"TOMADA DE PROVIDÊNCIAS EM RELAÇÃO A INTERRUPÇÃO DE ABASTECIMENTO DE ÁGUA NA COMUNIDADE DEBAIXO DA SERRA"</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_32.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_32.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE INSTALAÇÃO DE TOLDOS OU SIMILARES NAS PROXIMIDADES DO BANCO DO BRASIL PARA ATENDER OS QUE SE ENCONTRAM NA  FILA PARA ATENDIMENTO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_033.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_033.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO SR. PREFEITO MUNICIPAL A NECESSIDADE DE TOMADA DE PROVIDÊNCIAS QUANTO AO FORNECIMENTO DE EPI"s, AOS SERVIDORES DA MANUTENÇÃO DA REDE DE ESGOTO- AVALIE A POSSIBILIDADE DE CONCESSÃO DE ADICIONAL DE INSALUBRIDADE AOS MESMOS E AOS QUE TRABALHAM NA COLETA DE LIXO."</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_34.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_34.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PRESIDENTE DA CÂMARA REQUER AO PREFEITO QUE AVALIE A POSSIBILIDADE DE INCLUSÃO PARA CALÇAMENTO DAS RUAS A-15B, RUA SEBASTIÃO JOSÉ DE ALMEIDA, RUA MILITÃO GARCIA RAMOS E RUA JOSÉ OSCAR DE PAULA."</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_35.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA REALIZE O CALÇAMENTO DA PRACINHA DA COHAB E FAÇA A TROCA DOS ATUAIS BANCOS DE MADEIRA POR BANCOS DE CONCRETO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_36.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_36.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE DEPÓSITOS DE LIXO COM COBERTURA NA COMUNIDADE DO PACAU."</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_37.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_37.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A LIMPEZA DA PONTE DA ENTRADA DO BAIRRO VILA DOS FRANCESES.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_38.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_38.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AVALIADO, JUNTO À SECRETARIA DE SAÚDE, A POSSIBILIDADE DE INSTALAÇÃO DE UM PONTO DE ABASTECIMENTO DE ÁGUA POTÁVEL E CONSUMÍVEL NA PRAÇA DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_39.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_39.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA INCLUA A RUA JAIME MARQUES, NO BAIRRO SIDNEY MARQUES, NOS PRÓXIMOS PROJETOS DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_40.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_40.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE REPAROS NA ESTRADA QUE DÁ ACESSO À FAZENDA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_41.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_41.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FISCALIZE AS ENTRADAS/SAÍDAS DO MUNICÍPIO A FIM DE IDENTIFICAR OS RESPONSÁVEIS POR JOGAR LIXO E ENTULHOS NOS LOCAIS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_42.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_42.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O AUMENTO DA ALTURA DAS REDES ATRÁS DOS GOLS NO ESTÁDIO MUNICIPAL."</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_43.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_43.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CAPINA E LIMPEZA DAS RUAS MONSEHOR MARCIANO E RUA ANDRÉ GARCIA."</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_44.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_44.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO PREFEITO MUNICIPAL A POSSIBILIDADE DE INSTALAR LIXEIRA NA RUA BENEVIDES CUNHA PRÓXIMO AO Nº 120."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_45.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_45.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO SR. PREFEITO MUNICIPAL A POSSIBILIDADE DE ATRIBUIR O NOME DA SRA. MARIÂNGELA ALMEIDA LANDIM ALVES À SECRETARIA DE EDUCAÇÃO."</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_46.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_46.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO QUE SEJA ANALISADA A POSSIBILIDADE DE INSTALAÇAO DE PLACAS DE ENERGIA SOLAR NO TREVO DESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_47.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_47.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO A NECESSIDADE DE INCLUSÃO DA RUA JOÃO NEVES NOS PRÓXIMOS PROJETOS DE PAVIMENTAÇÃO."</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_48.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_48.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO A NECESSIDADE DE QUE SEJA PROVIDENCIADA A REVITALIZAÇÃO DA AVENIDA GOVERNADOR VALADARES."</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_49.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_49.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO A NECESSIDADE DE QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE PLACA DE PROIBIÇÃO DE ESTACIONAR NA AVENIDA DOM SILVÉRIO."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_50.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_50.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A SUBSTITUIÇÃO DA CAIXA D'ÁGUA NA COMUNIDADE DO PACAU.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_51.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_51.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE O CALÇAMENTO DO TRECHO QUE SAI DA RUA ANDRÉ GARCIA, DESCE A RUA MANOEL LOPES E SEGUE PELA RUA SÁ PONCIANA ATÉ O ENCONTRO COM A RUA JOÃO MAJOR. ÍDEM EM RELAÇÃO AO TRECHO DA RUA PADRE GREGÓRIO QUE AINDA NÃO ESTÁ PAVIMENTADO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_52.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_52.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A REDE DE ESGOTAMENTO SANITÁRIO NO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_53.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_53.pdf</t>
   </si>
   <si>
     <t>""INDICA AO SENHOR PREFEITO, QUE A PREFEITURA PASSE A MÁQUINA MOTONIVELADORA NA ESTRADA QUE LIGA SÃO BENTO À MUTUCA)"</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_54.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_54.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE INCLUA A RUA DA FIGUEIRA NO BAIRRO FRANCISCO NOGUEIRA DE PAULA NOS PRÓXIMOS PROJETOS DE PAVIMENTAÇÃO."</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_55.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_55.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE PASSE A MÁQUINA MOTONIVELADORA  E INSTALE MATA-BURRO NA ESTRADA DO CADÓIS."</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_56.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_56.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE CONSTRUA  UMA PRAÇA NA RUA PRINCIPAL DO BAIRRO VILA DOS FRANCESES."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_57.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_57.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE REALIZE A  MANUTENÇÃO DA REDE DE ESGOTO DA RUA SÃO JOSE."</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_58.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_58.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE REALIZE A LIMPEZA DA FOSSA DA COHAB E SEU FECHAMENTO."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_59.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_59.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE SEJA FEITA FAIXA DE PEDESTRES, LIGANDO O CALÇADÃO "VICENTINHO MARQUES" À ENTRADA DO BAIRRO VILA DOS FRANCESES."</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_60.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_60.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE A LIMPEZA E RETIRADA DE ENTULHOS DA RUA MONSENHOR MARCIANO."</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_61.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_61.pdf</t>
   </si>
   <si>
     <t>"INDICA AO SENHOR PREFEITO, QUE PROVIDENCIE A COLOCAÇÃO DE  GRADE NOS BUEIROS DAS RUAS JOÃO MAJOR E ANDRÉ GARCIA."</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_62.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_62.pdf</t>
   </si>
   <si>
     <t>"QUE A RUA GERALDO TOBIAS DE CARVALHO SEJA INCLUÍDA NOS PRÓXIMOS PROJETOS DE CALÇAMENTO."</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/indicacao_63.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/indicacao_63.pdf</t>
   </si>
   <si>
     <t>"INCLUA A RUA PEDRO ALVES MONTEIRO, NOS PRÓXIMOS PROJETOS DE CALÇAMENTO."</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_64.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_64.pdf</t>
   </si>
   <si>
     <t>"QUE A PREFEITURA FAÇA UMA CAMPANHA  CONTRA AS QUEIMADAS."</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_65.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_65.pdf</t>
   </si>
   <si>
     <t>"QUE O MUNICÍPIO FAÇA UMA PILASTRA DE CIMENTO PARA INSTALAR OS DOCUMENTOS NO CAMINHO DO BOM JESUS."</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_66.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_66.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A CONSTRUÇÂO DE QUEBRA-MOLAS NA RUA GENÉSIO DE MELO TINÔCO."</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_67.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_67.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO EXECUTIVO ANÁLISE JUNTO AS ASSESSORIAS CONTÁBIL E JURIDICA, A POSSIBILIDADE DE CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS MOTORISTA QUE TRABALHAM NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_68.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_68.pdf</t>
   </si>
   <si>
     <t>"SOLICITA IMPACTO ORÇAMENTÁRIO E A POSSIBILIDADE DE AUMENTO DOS VENCIMENTOS DOS TÉCNICOS EM ENFERMAGEM."</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_69.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_69.pdf</t>
   </si>
   <si>
     <t>"SOLICITA CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA ANDRÉ GARCIA."</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_70.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_70.pdf</t>
   </si>
   <si>
     <t>"SOLICITA CONSTRUÇÃO DE TRAVESSIA DE PEDESTRES ELEVADA NO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_71.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_71.pdf</t>
   </si>
   <si>
     <t>"SOLICITA DOAÇÃO DE TERRENO PARA APAE, PARA CONSTRUÇÃO DE SUA SEDE."</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_72.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_72.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO EXECUTIVO A LIMPEZA NAS PROXIMIDADES DO  KM 02 DA MG 457."</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_73.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_73.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO A NECESSIDADE DE INSTALAÇÃO DE POSTE COM LUMINÁRIA NA RUA MONSENHOR MARCIANO ALTURA DO Nº 52 ."</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_74.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_74.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE O MUNICÍPIO FAÇA SEGURO TOTAL E DE TERCEIROS PARA OS VEÍCULOS UTILIZADOS EM VIAGENS."</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/indicacao_75.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/indicacao_75.pdf</t>
   </si>
   <si>
     <t>"SOLICITA ELABORAÇÃO E APRESENTAÇÃO DE PROJETO DE LEI PARA ADEQUAÇÃO DO VENCIMENTO - BASE DOS CARGOS DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM."</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_76.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_76.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INSTALAÇÃO DE POSTE COM LUMINÁRIA NA RUA FELISBERTO DE PAULA."</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_77.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_77.pdf</t>
   </si>
   <si>
     <t>"SOLICITA PINTURA DOS QUEBRA-MOLAS NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_78.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_78.pdf</t>
   </si>
   <si>
     <t>'QUE A PREFEITURA REALIZE LEVANTAMENTO E PROMOVA ATUALIZAÇÃO DOS NÚMEROS DAS CASAS."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/indicacao_79.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/indicacao_79.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A PREFEITURA QUE RESOLVA A QUESTÃO DO ESGOTO A CÉU ABERTO NA RUA JOAQUIM MATEUS DE OLIVEIRA."</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/indicacao_80.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/indicacao_80.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A RETIRADA DOS ARMÁRIOS COLOCADOS NA SALA DE RECURSOS DA ESCOLA MUNICIPAL MONSENHOR NARDY.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/indicacao_81.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/indicacao_81.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE UM PONTO DE ÔNIBUS COBERTO NA PRAÇA DA VILA FORMOSA.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1659/indicacao_82.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1659/indicacao_82.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A CONSTRUÇÃO DA REDE FLUVIAL NA RUA MILTON GARCIA, ALTURA DO Nº 60, BAIRRO NITERÓI.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_83.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_83.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA CONCEDA A DENOMINAÇÃO DE "ANSELMO DANIEL DE MOURA AO PRÉDIO QUE SERÁ CONSTRUÍDO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_84.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_84.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE UM ÔNIBUS EM MELHORES CONDIÇÕES PARA TRANSPORTE DE ALUNOS E PROFESSORES NO DISTRITO DO TABOÃO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/indicacao_85.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/indicacao_85.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA ADOTE EM SEU SITE UM ESPAÇO VOLTADO PARA A DIVULGAÇÃO E ACOMPANHAMENTO DOS CONVOCADOS NO ÚLTIMO CONCURSO PÚBLICO E NO PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1669/indicacao_86.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1669/indicacao_86.pdf</t>
   </si>
   <si>
     <t>"INCLUSÃO NOS PRÓXIMOS PROJETOS DE CALÇAMENTO, DA RUA DOMINGOS JOSÉ DA SILVA,  BAIRRO JARDIM DAS PAINEIRAS ."</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_87.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_87.pdf</t>
   </si>
   <si>
     <t>"SOLICITA TROCA DA CAIXA D'ÁGUA  DE AMIANTO DO CENTRO EDUCACIONAL SEBASTIÃO DELGADO DE ALMEIDA."</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_88.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_88.pdf</t>
   </si>
   <si>
     <t>"SOLICITA TROCA DAS LÂMPADAS DA PRAÇA EM FRENTE AO HOTEL WL."</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_89.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_89.pdf</t>
   </si>
   <si>
     <t>"SOLICITA CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA LIBERDADE."</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_90.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_90.pdf</t>
   </si>
   <si>
     <t>"SOLICITA  QUE A PREFEITURA PROVIDENCIE A REFORMA E TROCA DAS TÁBUAS DA PONTE DO IMBUTAIA."</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_91.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_91.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA REALIZE A LIMPEZA NO CÓRREGO PRÓXIMO A FUNERÁRIA,  NO BAIRRO HOSPITAL."</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_92.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_92.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INCLUSÃO DAS RUAS TEÓFILO MARQUES FILHO E RUA DIMAS FÁTIMA DE CAMPO NUNES, NOS PRÓXIMOS PROJETOS DE CALÇAMENTO."</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_93.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_93.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE LEVANTAMENTO DOS BLOQUETES DA RUA GUMERCINDO  GONÇALVES DA CUNHA."</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/indicacao_94.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/indicacao_94.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA JOSÉ DE ALMEIDA , NO BAIRRO NITERÓI."</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/indicacao_95.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/indicacao_95.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE A CONSTRUÇÃO DE REDE FLUVIAL E A TROCA DAS MANILHAS NA ESTRADA DO MILHO BRANCO NA ZONA RURAL DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_96.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_96.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADA A REDE DE ESGOTAMENTO  SANITÁRIO, NO BAIRRO JARDIM DO SOL , EM CARÁTER DE URGÊNCIA."</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_97.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_97.pdf</t>
   </si>
   <si>
     <t>"SILICITA QUE A RUA JANE MARQUES, BAIRRO CENTRO, SEJA INCLUÍDA NOS PRÓXIMOS PROJETOS DE PAVIMENTAÇÃO."</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_98.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_98.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA UMA FAIXA DE PEDESTRES NA RUA ADILSON ALEXANDRE, NO FINAL DO CALÇADÃO VICENTE DE PAULA MARQUES JÚNIOR."</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_99.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_99.pdf</t>
   </si>
   <si>
     <t>"QUE A PREFEITURA PROVIDENCIE A SUBSTITUIÇÃO DA CAIXA D'ÁGUA DA COMUNIDADE DO PACAU."</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_100.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Que seja feito um tapa buracos na rua Taboão, pois, conforme segue as fotos em anexo, a referida rua está se tornando intransitável, correndo inclusive o risco de se ter acidentes, devido aos motoristas mudaram de mão para não cair nos buracos.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_101.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_101.pdf</t>
   </si>
   <si>
     <t>1 – Que a prefeitura providencie cadeirinhas para crianças para o carro da saúde.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_102.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_102.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DO RIO DO PEIXE."</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_103.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_103.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA PROVIDENCIE O CONSERTO DA TAMPA DO BUEIRO PRÓXIMO À PONTE DE ACESSO AO BAIRRO VILA DOS FRANCESES."</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_104.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_104.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INCLUSÃO, NOS PRÓXIMOS PROJETOS DE CALÇAMENTO, DA RUA SÁ PONCIANA, NO BAIRRO DO HOSPITAL."</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_105.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_105.pdf</t>
   </si>
   <si>
     <t>"SOLICITA A PREFEITURA CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA GENÉSIO DE MELO TINOCO."</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_106.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_106.pdf</t>
   </si>
   <si>
     <t>"SOLIICTA A PREFEITURA QUE ARRUME OS BLOQUETES SOLTOS DA RUA GENÉSIO DE MELO TINOCO."</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_107.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_107.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA INCLUA A RUA SIDNEY MARQUES NOS PRÓXIMOS PROJETOS DE CALÇAMENTO."</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_108.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_108.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AQUE A PREFEITURA PROMOVA A CAPINA E SERVIÇOS DE VARRIÇÃO NA RUA JOSÉ AUGUSTO AFONSO."</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_109.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_109.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A PREFEITURA  CONSTRUA QUEBRA-MOLAS NA RUA GENÉSIO DE MELO TINOCO, PRÓXIMO AO NÚMERO 134."</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Joaquim Laércio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_01-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_01-2022..pdf</t>
   </si>
   <si>
     <t>Institui feriados em âmbito Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_02-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_02-2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às Entidades que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_03-2022..pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_03-2022..pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Revisão Anual Salarial dos Servidores Públicos da Prefeitura Municipal de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/plo_04.2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/plo_04.2022.pdf</t>
   </si>
   <si>
     <t>RATIFICA A ADESÃO DO MUNICIPIO DE BOM JARDIM DE MINAS/MG À AGÊNCIA DE COOPERAÇÃO INTERMUNICIPAL EM SAÚDE PÉ DA SERRA/ ACISPES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/plo_05-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/plo_05-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.380/2013 que criou o Parque Municipal do Taboão, Distrito do Município de Bom Jardim de Minas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/plo_06.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/plo_06.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI 13.935/2019 - DISPÕE SOBRE PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NAS REDES PUBLICAS DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/plo_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/plo_07.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO DE LICITAÇÃO, COMISSÃO DE CONTROLE INTERNO E COMISSÃO DE PATRIMÔNIO E ARQUIVO DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/plo_08_-_2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/plo_08_-_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E AGENTES POLÍTICOS DO MUNICÍPIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/plo_09.2022_-.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/plo_09.2022_-.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE USO DE BEM IMÓVEL DO MUNICÍPIO PARA INSTALAÇÃO DE INDÚSTRIA."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/plo_10-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/plo_10-2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROJETO DE TREINAMENTO FUNCIONAL DE INCENTIVO AO ESPORTE E AO LAZER DENOMINADO "ESQUADRÃO FITNESS" E DÁ OUTRAS PROVIDÊNCAS".</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>José Maria de Paula, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/plo_11-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/plo_11-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DOS VEÍCULOS DO TRANSPORTE PÚBLICO ESCOLAR DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/plo_12.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/plo_12.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE r$120.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/plo_13.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/plo_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL SALARIAL PARA OS PROFISSIONAIS INTEGRANTES DO QUADRO DE MAGISTÉRIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/plo_14-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/plo_14-2022.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DA CONSCIENTIZAÇÃO DA IMPORTÂNCIA DE DOÇÃO DE SANGUE."</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/plo_15.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/plo_15.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PROGRAMA DE REFORMA OU CONSTRUÇÃO DE IMÓVEL NA ÁREA URBANA E RURAL DO MUNICÍPIO DE BOM JARDIM DE MINAS/MG PARA FINS DE MORADIA, DEFINE OS CRITÉRIOS PERTINENTES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/plo_16.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/plo_16.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE BENEFÍCIOS EVENTUAIS DA POLÍTICA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Erivelton Rodrigues da Silva, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/plo_17.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/plo_17.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A CAVALGADA DO TRABALHADOR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/plo_018-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/plo_018-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/plo_19.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/plo_19.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 ÀS DOTAÇÕES DO MUNICÍPIO DE BOM JARDIM DE MINAS."</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/plo_20.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/plo_20.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO III DO ARTIGO 1º DA LEI ORDINÁRIA 1.667/2022 QUE DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/plo_21.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/plo_21.pdf</t>
   </si>
   <si>
     <t>'AUTORIZA O PODER EXECUTIVO MUNICIPAL NA FORMA DO ARTIGO 13, VII DA LEI ORGÂNICA MUNICIPAL A CONCESSÃO DE BENS IMÓVEIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/plo_22.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/plo_22.pdf</t>
   </si>
   <si>
     <t>"“DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO  E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/plo_23.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/plo_23.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA QUE MENCIONA NO VALOR DE R$ 670.000,00, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/plo_24.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/plo_24.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES COM OS RECURSOS DO SUPERÁVIT FINANCEIRO APURADO NO BALANÇO PATRIMONIAL NO EXERCÍCIO ANTERIOR."</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/plo_25.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/plo_25.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO FORMAL DAS REGIÕES MENCIONADAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/plo_26.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/plo_26.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 430.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/plo27.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/plo27.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 36.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/plo_28.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/plo_28.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/plo_29.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/plo_29.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 206.600,24 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/plo_30.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/plo_30.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/plo_31.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/plo_31.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/plo_32.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/plo_32.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA NO VALOR DE R$ 359.300,00 (TREZENTOS E CINQUENTA E NOVE MIL E TREZENTOS REAIS) QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/plo_33.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/plo_33.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA NO VALOR DE R$ 30.700,00 (TRINTA MIL E SETECENTOS REAIS) QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/plo_34.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/plo_34.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/plo_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/plo_35.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O ATO CÍVICO DE COMEMORAÇÃO DO ANIVERSÁRIO  ANOS DE FUNDAÇÃO DO MUNICÍPIO DE BOM JARDIM DE MINAS/MG A SER CELEBRADO NO DIA 17 DE DEZEMBRO DE CADA ANO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/plo_36.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/plo_36.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA DO MEIO AMBIENTE E OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/plo_37.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/plo_37.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA NO VALOR DE R$ 1.620.530,00 (UM MILHÃO, SEISCENTOS E VINTE MIL, QUINHENTOS E TRINTA REAIS) QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/plo_38.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/plo_38.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 665.404,56 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/plo_39.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/plo_39.pdf</t>
   </si>
   <si>
     <t>"DEFINE SÍMBOLOS MUNICIPAIS E CRIA A LOGOMARCA DO MUNICÍPIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/plo_40.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/plo_40.pdf</t>
   </si>
   <si>
     <t>'AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 77.023,82 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/plo_41.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/plo_41.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES COM A FONTE DE RECURSOS DO EXCESSO DE ARRECADAÇÃO."</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_42.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_42.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA E A SEMANA MUNICIPAL DA GRATIDÃO E RECONHECIMENTO AOS PROFISSIONAIS DA SAÚDE DO MUNICÍPIO DE BOM JARDIM DE MINAS, CRIA A HONRARIA AOS  PROFISSIONAIS DA SAÚDE NO ÂMBITO DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/plo_43.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/plo_43.pdf</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_44.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_44.pdf</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/plo_45.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/plo_45.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/plo_46.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/plo_46.pdf</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/plo_47.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/plo_47.pdf</t>
   </si>
   <si>
     <t>"CRIA E INSTITUI NO MUNICÍPIO DE BOM JARDIM DE MINAS/MG O DIA DO CAPOEIRISTA E DÁ OUTRAS PROVIDEÊNCIAS."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/plo_48.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/plo_48.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/plo_49.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/plo_49.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 4.700,00 AS DOTAÇÕES DO MUNICÍPIO DE BOM JARDIM DE MINAS."</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/plo_50.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/plo_50.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 7.500,00 AS DOTAÇÕES DO MUNICÍPIO DE BOM JARDIM DE MINAS."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/plo_51.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/plo_51.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR  DE R$ 40.000,00 AS DOTAÇÕES DO MUNICÍPIO DE BOM JARDIM DE MINAS."</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/plo_52.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/plo_52.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE ADMISSÃO E CONTRATAÇÃO, PARA CARGOS E FUNÇÕES PÚBLICAS, DE PESSOAS CONDENADAS POR CRIMES CONTRA OS DIREITOS DAS CRIANÇAS E ADOLESCENTES, IDOSOS, MULHERES E PESSOAS COM DEFICIÊNCIA."</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/plo_53.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/plo_53.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.657 DE 13 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_54.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_54.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOM JARDIM DE MINAS PARA O EXERCÍCIO FINANCEIRO  DE 2023."</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/plo_55.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/plo_55.pdf</t>
   </si>
   <si>
     <t>"CONCEDE À ASSOCIAÇÃO DE PROTEÇÃO ANIMAL ANJOS DE 4 PATAS O TÍTULO DE UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/plo_56.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/plo_56.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA E DESVINCULA AS UNIDADES ESCOLARES CRECHE MUNICIPAL "CASINHA DOS SONHOS" E EDUCAÇÃO MUNICIPAL INFANTIL "BALÃO MÁGICO" E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/plo_57.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/plo_57.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PAGAMENTO DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E PARA OS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/plo_58.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/plo_58.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ART. 2º DA LEI MUNICIPAL Nº 1.617 DE 06 DE MAIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/plo_59.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/plo_59.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PENSÃO POR MORTE AOS DEPENDENTES DE SERVIDOR PÚBLICO FALECIDO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_60.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_60.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS) QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/plo_61.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/plo_61.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O ANO DE 2023 COMO O ANO DE BOM JARDIM DE MINAS EM COMEMORAÇÃO DOS 85 ANOS DA EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_62.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_62.pdf</t>
   </si>
   <si>
     <t>"DISPÕES SOBRE A GRATIFICAÇÃO PELA ASSUNÇÃO DA FUNÇÃO PÚBLICA DE R.T NO CENTRO DE FISIOTERAPIA CID JOSÉ MATOS."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_63.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_63.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA QUE MENCIONA NO VALOR DE R$ 150.000,00  E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_64.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_64.pdf</t>
   </si>
   <si>
     <t>"INSERE NO ORÇAMENTO VIGENTE A NATUREZA DE DESPESA QUE MENCIONA NO VALOR DE R$150,000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_65.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_65.pdf</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/plo_66.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/plo_66.pdf</t>
   </si>
   <si>
     <t>"DA NOME A LOGRADOUROS PÚBLICOS NO POVOADO DA FAZENDA DO ADOLFO, NESTE MUNICÍPIO DE BOM JARDIM DE MINAS/MG E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/plo_67.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/plo_67.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REMUNERAÇÃO DOS CARGOS PÚBLICOS DOS PODER EXECUTIVO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_68.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_68.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 333.000,00 ÀS DOTAÇÕES DO MUNICÍPIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/proposta_de_emenda_a_lom.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/proposta_de_emenda_a_lom.pdf</t>
   </si>
   <si>
     <t>"PROPOSTA DE EMENDA QUE ALTERA O DISPOSTO NO INCISO III E REVOGA O §1° DO ARTIGO 124 - A DA LEI ORGÂNICA MUNICIPAL DE BOM JARDIM DE MINAS.”</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>COFTC - Comissão De Finanças, Orçamento E Tomada De Contas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/pr_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/pr_01.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE BOM JARDIM DE MINAS RELATIVAS AO EXERCICIO DE 2020."</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"APROVA COM RESSALVAS AS CONTAS DA PREFEITURA MUNICIPAL DE BOM JARDIM DE MINAS RELATIVAS AO EXERCÍCIO DE 2019."</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_01.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ HONORÁRIA AO SRA. ELIANE FRANCISCA NAMORATO FONTOURA.”</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/pdl_02.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/pdl_02.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃO BENEMÉRITO AO SR. GUSTAVO PEREIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/pdl_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/pdl_03.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ BENEMÉRITA À SRA. IONE DOS SANTOS”.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/pdl_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/pdl_04.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃO HONORÁRIO AO SR. ANTÔNIO DIMAS RIBEIRO DE LIMA”.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/pdl_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/pdl_05.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ HONORÁRIA À SRA. NELZA MARIA DA SILVA ANDRADE”.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ BENEMÉRITA À SRA. DALVA MARIA DE ALMEIDA”.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/pdl_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/pdl_07.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ BENEMÉRITA A SRA. MARIA NATALINA DE PAULA”.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/pdl_08.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/pdl_08.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃO BENEMÉRITO AO SR. GUTTEMBERG OLIVEIRA DE ALMEIDA”.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/pdl_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/pdl_09.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O DIPLOMA DE CIDADÃ HONORÁRIA À SRA. LUZIA ALVES DA CUNHA FERREIRA”.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>CESAS - Comissão De Educação, Saúde, Assistência Social, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/emenda_plo_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/emenda_plo_04.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ARTIGO 2º DO PLO 04/2022</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/emenda_01_plo_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/emenda_01_plo_03.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA DO PLO 03</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/emenda_02_plo03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/emenda_02_plo03.pdf</t>
   </si>
   <si>
     <t>INCLUI O § 1º NO ARTIGO 1º  DO PLO 03</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/emenda_03_plo_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/emenda_03_plo_03.pdf</t>
   </si>
   <si>
     <t>INCLUI O § 2º NO ARTIGO 1º DA PLO 03/2022</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/emenda_01_plo_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/emenda_01_plo_01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DO PLO 01/2022</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/emenda_01_plo_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/emenda_01_plo_09.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARÁGRAFO 4º DO ARTGO 4º DO PLO 09/2022."</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/emenda_02_plo_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/emenda_02_plo_09.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º DO PLO 09&gt;"</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/emenda_01_plo_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/emenda_01_plo_11.pdf</t>
   </si>
   <si>
     <t>"INSERE O PARÁGRAFO ÚNICO AO ARTIGO 1º DO PLO 11."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/emenda_02_plo_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/emenda_02_plo_11.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º DO PLO 11/2022."</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_3_plo_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_3_plo_11.pdf</t>
   </si>
   <si>
     <t>"INSERE O ARTIGO 4º AO PLO 011/2022."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/emenda_01_plo_012-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/emenda_01_plo_012-2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ITEM 27.812.014.10137 DO ARTIGO 1º."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, José Maria de Paula, Manoel Carlos de Souza Abbud, Pedro Vanderli Rezende, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_ao_plo_013.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_ao_plo_013.pdf</t>
   </si>
   <si>
     <t>"FICA ALETRADA A EMENTA DO PL 13/2022."</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/emenda_01_plo_27.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/emenda_01_plo_27.pdf</t>
   </si>
   <si>
     <t>"FICA ALTERADO O ARTIGO 4º DO PLO 027/2022."</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/emenda_01_plo_028.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/emenda_01_plo_028.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º DO PLO 028/2022."</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Eliana Maria Nunes, José Maria de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/emenda_01_plc_04_corr.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/emenda_01_plc_04_corr.pdf</t>
   </si>
   <si>
     <t>"ALTERA A EMENTA DO PLC 04/2022."</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/emenda_02_plc_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/emenda_02_plc_04.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 1º DO PLC 04/2022."</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/emenda_03_plc_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/emenda_03_plc_04.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 12 DO PLC 04/2022."</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/emenda_04_plc_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/emenda_04_plc_04.pdf</t>
   </si>
   <si>
     <t>"SUPRIMI O ARTIGO 14 DO PLC 04/2022."</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/emenda_plo_24.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/emenda_plo_24.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º DO PLO 24."</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/emenda_plo_29.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/emenda_plo_29.pdf</t>
   </si>
   <si>
     <t>"ALTERA  O ARTIGO  5° DO PLO 29/2022."</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>Comissões - CMS</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/emenda_01_plo_32.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/emenda_01_plo_32.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º DO PLO 32."</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/emenda_1_plo_33.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/emenda_1_plo_33.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º DO PLO 33."</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/emenda_01_plo_18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/emenda_01_plo_18.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 2° DO ARTIGO  2° DO PLO 018/2022."</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/emenda_02_plo__18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/emenda_02_plo__18.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 10 DO PLO 018/2022."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/emenda_03_plo_18.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/emenda_03_plo_18.pdf</t>
   </si>
   <si>
     <t>"INCLUI O PARÁGRAFO ÚNICO AO ARTIGO 15 DO PLO 018/2022."</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_01_plc_06_modificativa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_01_plc_06_modificativa.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º  DO PLC 06/2022."</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/emenda_02_plc_06_supressiva.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/emenda_02_plc_06_supressiva.pdf</t>
   </si>
   <si>
     <t>"ALTERA O DISPOSTO NO ANEXO I DO PLC 06 ."</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/emenda_04_ldo.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/emenda_04_ldo.pdf</t>
   </si>
   <si>
     <t>" ALTERA OS ANEXOS I E II  DO PLO 018/2022."</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/emenda_01_plo_37.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/emenda_01_plo_37.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4º DO PLO 37."</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/emenda_o2_plo_37.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/emenda_o2_plo_37.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º DO PLO 37/2022."</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/emenda_01_plo_38.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/emenda_01_plo_38.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4º DO PLO 38."</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/emenda_01_plo_40.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/emenda_01_plo_40.pdf</t>
   </si>
   <si>
     <t>"ALTERAO ARTIGO  4° DO PLO 40/2022"</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/emenda_01_plo_41.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/emenda_01_plo_41.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO  4° DO PLO 41/2022,</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/emenda_01_plo_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/emenda_01_plo_35.pdf</t>
   </si>
   <si>
     <t>"ALTERA A EMENTA DO PLO 35."</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/emenda_02_plo_35.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/emenda_02_plo_35.pdf</t>
   </si>
   <si>
     <t>"INCLUI O § 7° NO ARTIGO 2°  DO PLO 35."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/emenda_01_plo_36.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/emenda_01_plo_36.pdf</t>
   </si>
   <si>
     <t>"ALTERA A EMENTA DO PLO 36."</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/emenda_02_plo_39.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/emenda_02_plo_39.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARAGRÁFO UNÍCO DO ARTIGO 2º DO PLO 39."</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/emenda_01_plo_42.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/emenda_01_plo_42.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 1° DO ARTIGO  1º DO PLO 42."</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1646/emenda_01_plo_39.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1646/emenda_01_plo_39.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4º DO PLO 39."</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/emenda_02_plc_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/emenda_02_plc_10.pdf</t>
   </si>
   <si>
     <t>"ALTERA A EMENTA DO PLC 10/2022."</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1649/emenda_02_plc_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1649/emenda_02_plc_10.pdf</t>
   </si>
   <si>
     <t>"ALTERA O TEOR DO ARTIGO 14 DO PLC 10/2022."</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1650/emenda_01_plo_49.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1650/emenda_01_plo_49.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ART. 4° DO PLO 49/2022."</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1651/emenda_01_plo_50.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1651/emenda_01_plo_50.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4° DO PL 50."</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1652/emenda_01_plo_51.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1652/emenda_01_plo_51.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4° DO PLO 51/2022."</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/emenda_01_plo_44.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/emenda_01_plo_44.pdf</t>
   </si>
   <si>
     <t>"ALTERA O  NÚMERO DO CNPJ DA EMPRESA, CONTIDO NO ARTIGO 1º DO PLO 44/2022."</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/emenda_01_plo_54.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/emenda_01_plo_54.pdf</t>
   </si>
   <si>
     <t>"REFORMULA O ARTIGO 5° DO PROJETO DE LEI ORDINÁRIA Nº 54/2022- LOA ."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/emenda_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/emenda_01.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 01/2022."</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/emenda_02.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/emenda_02.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 02/2022."</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/emenda_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/emenda_03.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 03/2022."</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/emenda_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/emenda_04.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 04/2022."</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1741/emenda_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1741/emenda_05.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 05/2022."</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/emenda_06.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/emenda_06.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 06/2022."</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/emenda_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/emenda_07.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 07/2022."</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/emenda_08.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/emenda_08.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 08/2022."</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/emenda_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/emenda_09.pdf</t>
   </si>
   <si>
     <t>"EMENTA DE APROPRIAÇÃO DE DESPESA Nº 09/2022."</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>" ALTERA O ARTIGO 3º DO PLO 63/2022."</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 4º DO PLO 64/2022."</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>"INCLUI O PARÁGRAFO SEGUNDO AO ARTIGO SEGUNDO DO PLO 59"</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>"ALTERA O TEXTO DO ARTIGO TERCEIRO DO PLO 59/2022."</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>"INCLUI O ARTIGO 4º AO PLO 59/2022."</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/emenda_plo_67.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/emenda_plo_67.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 1º DO PLO 67/2022."</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/emenda_68.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/emenda_68.pdf</t>
   </si>
   <si>
     <t>"ALTERA O DISPOSTO NO ARTIGO 3º SEM PREJUÍZO DO DE SEU CONTEÚDO, QUE SERÁ DISPOSTO NO NOVO ARTIGO 4° DO PLO 68/2022."</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/veto_plc_05.2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/veto_plc_05.2022.pdf</t>
   </si>
   <si>
     <t>"VETO AO PROJETO DE LEI COMPLEMENTAR Nº 05/2022, QUE "FIXA A ALTURA MÁXIMA PERMITIDA PARA CONSTRUÇÃO DE TÚMULOS NO CEMITÉRIO MUNICIPAL DE BOM JARDIM DE MINAS"</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_01.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_01.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE 02 CARGOS EFETIVOS DE SUPERVISOR ESCOLAR</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/plc_02-2022.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/plc_02-2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI 13.935, DE 11 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NA REDES PÚBLICAS DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/plc_03.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/plc_03.pdf</t>
   </si>
   <si>
     <t>"CRIA O CARGO DE FISCAL DE POSTURAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/plc_04.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/plc_04.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE HORÁRIO ESPECIAL DE TRABALHO AO SERVIDOR ESTUDANTE, DEFICIENTE OU COM DEPENDENTE PORTADOR DE DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE BOM JARDIM DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/plc_05.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/plc_05.pdf</t>
   </si>
   <si>
     <t>'FIXA A ALTURA MÁXIMA PERMITIDA PARA A CONSTRUÇÃO DE TÚMULOS NO CEMITÉRIO MUNICIPAL DE BOM JARDIM DE MINAS"</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/plc_06.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/plc_06.pdf</t>
   </si>
   <si>
     <t>"CRIA 02  (DOIS) CARGOS DE PROFISSIONAL DE EDUCAÇÃO FÍSICA E 01(UM) CARGO DE COORDENADOR DE ESPORTES, LAZER E TURISMO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/plc_07.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/plc_07.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CESSÃO GRATUITA DE USO REAL DE ÁREA DE 100M² INTEGRANTE DO IMÓVEL REGISTRADO SOB Nº 19645 FLS 101 DO LIVRO 2-B4 DO CARTÓRIO DE REGISTRO DE IMÓVEIS DA COMARCA DE ANDRELÂNDIA À COPASA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/plc_08.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/plc_08.pdf</t>
   </si>
   <si>
     <t>"CRIA OS CARGOS DE PROFESSOR DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO - AEE PARA SALA DE RECURSOS E PROFESSOR DE APOIO À COMUNICAÇÃO, LINGUAGEM E TECNOLOGIAS ASSISTIVAS, NO QUADRO DE PESSOAL DO  MAGISTÉRIO DA EDUCAÇÃO INFANTIL E DO ENSINO ENSINO FUNDAMENTAL, DANDO CUMPRIMENTO A LEI FEDERAL Nº 12.764/2012, A LEI MUNICIPAL Nº 1.552/2019 E A RESOLUÇÃO SEE Nº 4.256/2020."</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/plc_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/plc_09.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AMPLIAÇÃO DO NÚMERO DE VAGAS PARA O CARGO DE PROFESSOR MUNICIPAL I E II E DE MONITOR INFANTIL NO QUADRO DE PESSOAL DO MAGISTÉRIO DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL."</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/plc_10.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/plc_10.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS NORMAS GERAIS URBANÍSTICAS PARA A INSTALÇÃO NO MUNICÍPIO DE RIO PRETO DE ESTRUTURAS DE SUPORTE DAS ESTAÇÕES  TRANSMISSORAS DE  RADIOCOMUNICAÇÃO (ETR) E EQUIPAMENTOS AFINS, AUTORIZADOS E HOMOLOGADOS PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/plc_11.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/plc_11.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS DE, NUTRICIONISTA, ENFERMEIRO E FISIOTERAPEUTA PARA EXERCÍCIO DAS FUNÇÕES JUNTO AOS ÓRGÃOS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/plc_12.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/plc_12.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 34 DE 29 DE AGOSTO DE 2022 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc_13.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc_13.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA OS PARÁGRAFOS 4º,5º,6º E 7º AO ART. 10 DA LEI COMPLEMENTAR Nº 32/2022 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/plo_61.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/plo_61.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OBRIGATORIEDADE DE SARJETAS A BORDA DAS CALÇADAS NOS LOGRADOUROS E RUAS DO MUNICÍPIO DE BOM JARDIM DE MINAS E DA ADOÇÃO DA ILUMINAÇÃO DE LED MA ILUMINAÇÃO PÚBLICA E NOS EMPREENDIMENTOS PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
     <t>"HOMOLOGAR a composição das comissões permanentes de que trata o art. 43 do Regimento Interno desta Casa Legislativa, para o ano legislativo de 2022, com os seguintes membros:"</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/substitutivo_plo_09.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/substitutivo_plo_09.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>REQC</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CANDIDATURA</t>
   </si>
   <si>
     <t>"REGISTRO DA CANDIDATURA DA CHAPA PARA ELEIÇÃO DA MESA DIRETORA."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -4078,67 +4078,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/mocao_26-2022.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/mocao_27-2022..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/mocao_28-2022..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/mocao_29-2022..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1664/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1665/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/reqierimento_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1659/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1669/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_01-2022..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_02-2022..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_03-2022..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/plo_04.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/plo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/plo_06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/plo_07.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/plo_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/plo_09.2022_-.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/plo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/plo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/plo_12.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/plo_13.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/plo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/plo_15.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/plo_16.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/plo_17.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/plo_018-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/plo_19.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/plo_20.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/plo_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/plo_22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/plo_23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/plo_24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/plo_25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/plo_26.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/plo27.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/plo_28.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/plo_29.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/plo_30.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/plo_31.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/plo_32.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/plo_33.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/plo_34.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/plo_35.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/plo_36.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/plo_37.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/plo_38.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/plo_39.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/plo_40.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/plo_41.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_42.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/plo_43.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_44.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/plo_45.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/plo_46.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/plo_47.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/plo_48.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/plo_49.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/plo_50.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/plo_51.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/plo_52.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/plo_53.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_54.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/plo_55.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/plo_56.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/plo_57.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/plo_58.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/plo_59.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_60.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/plo_61.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_62.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_63.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_64.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/plo_66.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/plo_67.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_68.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/proposta_de_emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/pr_01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/pdl_09.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/emenda_plo_04.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/emenda_01_plo_03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/emenda_02_plo03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/emenda_03_plo_03.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/emenda_01_plo_01.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/emenda_01_plo_09.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/emenda_02_plo_09.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/emenda_01_plo_11.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/emenda_02_plo_11.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_3_plo_11.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/emenda_01_plo_012-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_ao_plo_013.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/emenda_01_plo_27.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/emenda_01_plo_028.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/emenda_01_plc_04_corr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/emenda_02_plc_04.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/emenda_03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/emenda_04_plc_04.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/emenda_plo_24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/emenda_plo_29.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/emenda_01_plo_32.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/emenda_1_plo_33.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/emenda_01_plo_18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/emenda_02_plo__18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/emenda_03_plo_18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_01_plc_06_modificativa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/emenda_02_plc_06_supressiva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/emenda_04_ldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/emenda_01_plo_37.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/emenda_o2_plo_37.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/emenda_01_plo_38.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/emenda_01_plo_40.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/emenda_01_plo_41.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/emenda_01_plo_35.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/emenda_02_plo_35.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/emenda_01_plo_36.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/emenda_02_plo_39.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/emenda_01_plo_42.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1646/emenda_01_plo_39.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/emenda_02_plc_10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1649/emenda_02_plc_10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1650/emenda_01_plo_49.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1651/emenda_01_plo_50.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1652/emenda_01_plo_51.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/emenda_01_plo_44.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/emenda_01_plo_54.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1741/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/emenda_plo_67.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/veto_plc_05.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_01.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/plc_03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/plc_04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/plc_05.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/plc_06.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/plc_07.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/plc_08.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/plc_09.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/plc_10.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/plc_11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/plc_12.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc_13.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/plo_61.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/substitutivo_plo_09.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/mocao_26-2022.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/mocao_27-2022..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/mocao_28-2022..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/mocao_29-2022..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1443/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1492/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1493/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1494/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1515/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1516/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1514/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1537/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1545/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1549/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1550/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1551/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1552/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1553/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1641/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1664/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1665/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/reqierimento_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1518/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1517/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1527/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1526/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1528/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1534/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1535/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1536/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1538/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1543/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1544/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1546/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1547/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1548/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1615/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1617/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1659/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1660/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1669/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_01-2022..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_02-2022..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_03-2022..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/plo_04.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/plo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/plo_06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/plo_07.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/plo_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/plo_09.2022_-.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/plo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/plo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/plo_12.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/plo_13.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/plo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/plo_15.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/plo_16.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/plo_17.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/plo_018-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/plo_19.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1524/plo_20.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1529/plo_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1530/plo_22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1533/plo_23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/plo_24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1555/plo_25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1558/plo_26.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1559/plo27.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/plo_28.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/plo_29.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/plo_30.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/plo_31.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/plo_32.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1576/plo_33.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1580/plo_34.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/plo_35.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/plo_36.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/plo_37.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/plo_38.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/plo_39.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/plo_40.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/plo_41.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_42.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1618/plo_43.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_44.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1620/plo_45.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/plo_46.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/plo_47.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/plo_48.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/plo_49.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/plo_50.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/plo_51.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/plo_52.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/plo_53.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_54.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/plo_55.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/plo_56.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/plo_57.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/plo_58.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/plo_59.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_60.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/plo_61.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_62.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_63.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_64.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/plo_66.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/plo_67.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_68.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/proposta_de_emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/pr_01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/pdl_09.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/emenda_plo_04.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/emenda_01_plo_03.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/emenda_02_plo03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/emenda_03_plo_03.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/emenda_01_plo_01.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/emenda_01_plo_09.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/emenda_02_plo_09.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/emenda_01_plo_11.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/emenda_02_plo_11.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_3_plo_11.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/emenda_01_plo_012-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/emenda_ao_plo_013.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/emenda_01_plo_27.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/emenda_01_plo_028.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/emenda_01_plc_04_corr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/emenda_02_plc_04.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/emenda_03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1572/emenda_04_plc_04.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/emenda_plo_24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/emenda_plo_29.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/emenda_01_plo_32.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/emenda_1_plo_33.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/emenda_01_plo_18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/emenda_02_plo__18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/emenda_03_plo_18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/emenda_01_plc_06_modificativa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/emenda_02_plc_06_supressiva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/emenda_04_ldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/emenda_01_plo_37.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/emenda_o2_plo_37.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/emenda_01_plo_38.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/emenda_01_plo_40.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/emenda_01_plo_41.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/emenda_01_plo_35.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/emenda_02_plo_35.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/emenda_01_plo_36.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/emenda_02_plo_39.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/emenda_01_plo_42.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1646/emenda_01_plo_39.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/emenda_02_plc_10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1649/emenda_02_plc_10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1650/emenda_01_plo_49.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1651/emenda_01_plo_50.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1652/emenda_01_plo_51.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/emenda_01_plo_44.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/emenda_01_plo_54.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1741/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/emenda_plo_67.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/veto_plc_05.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_01.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/plc_03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1525/plc_04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1554/plc_05.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/plc_06.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/plc_07.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/plc_08.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/plc_09.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/plc_10.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/plc_11.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/plc_12.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc_13.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/plo_61.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/substitutivo_plo_09.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>