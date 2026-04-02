--- v0 (2025-12-11)
+++ v1 (2026-04-02)
@@ -54,429 +54,429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Bezerra da Silva</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/721/mocao_no_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/721/mocao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Edna Ferreira de Almeida</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/722/mocao_no_03-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/722/mocao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento de Aristides Honório de Carvalho</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/723/mocao_no_04-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/723/mocao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Antônio Fernandes Rodrigues</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/724/mocao_no_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/724/mocao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Sara Lúcia de Paula Silva</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/725/mocao_de_pesar_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/725/mocao_de_pesar_06-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Bonifácio José Tamm Andrada</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_de_pesar_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_de_pesar_07-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento de Dalva Helena de Almeida Medeiros</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/727/mocao_no_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/727/mocao_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Marciano Teodoro Alves</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/728/mocao_no_09-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/728/mocao_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento de Maria Aparecida Toledo</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/729/mocao_no_10-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/729/mocao_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Fernando Mattos</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Maria de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/779/mocao_11-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/779/mocao_11-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso pelos relevantes serviços prestados pela Fazenda Esperança Santo Egídio</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_12-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_12-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Antônio Rodrigues de Paiva</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/781/mocao_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/781/mocao_13-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Miguel Batista Silva</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/782/mocao_14-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/782/mocao_14-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Maria da Glória Souza</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/950/mocao_no_15-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/950/mocao_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Raimundo Carvalho</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/951/mocao_no_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/951/mocao_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Maria de Souza Pena</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/783/mocao_17-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/783/mocao_17-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Adair Medeiros</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/952/mocao_no_18-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/952/mocao_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Roberto da Silva</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_no_19-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de João Carneiro</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/954/mocao_no_20-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/954/mocao_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Geraldo Salvador Pereira.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_no_21-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Antônio Rodrigues Tinoco.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/956/mocao_no_22-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/956/mocao_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de João Batista</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/957/mocao_no_23-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/957/mocao_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Renato Mesquita Furtado.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/958/mocao_no_24-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/958/mocao_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Manoel Sabino.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_no_25-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Marina Loesch dos Santos</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Eliana Maria Nunes, Erivelton Rodrigues da Silva, Pedro Vanderli Rezende, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_26-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_26-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às manifestações de violência e ameaças que circulam em mídias sociais contra o Vice-Prefeito.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/960/mocao_no_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/960/mocao_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Dorvalina Landim de Almeida Resende.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/961/mocao_no_28-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/961/mocao_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Wagner de Carvalho Magalhães.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/962/mocao_no_29-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/962/mocao_no_29-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Maria Aparecida de Jesus Rosa</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/963/mocao_no_30-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/963/mocao_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Alberto Pena</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/964/mocao_no_31-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/964/mocao_no_31-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Leonir Maria Pereira de Oliveira.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Domingo de Farias.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Maria Franklin Landim.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Alzira Ribeiro de Carvalho.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
@@ -525,51 +525,51 @@
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Jair Onofre dos Santos.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Orestes Fontoura</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/mocao_de_pesar_49-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/mocao_de_pesar_49-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar 49-2021, pelo falecimento de Izaías de Andrade.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Maria José Landim de Sá</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Raimunda Salvadora de Lima.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
@@ -681,4841 +681,4841 @@
   <si>
     <t>Moção de Louvor e Aplausos do Servidor Sérgio Felipe. F e Silva</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Moção de Louvor e Aplausos da Servidora Raquel de Almeida Oliveira.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>José Maria de Paula, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_01-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_01-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento da instalação da rede elétrica no bairro Viegas.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informada a data de abertura de inscrições para os cursos técnicos em Contabilidade e Enfermagem e o regime de execução dos mesmos.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Mateus Carvalho Vitoriano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_003-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o quadro de pessoal da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>Andamento do processo de contratação da empresa responsável pela instalação e troca de lâmpadas queimadas no município.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>1 – Situação dos voluntários que trabalham para o município._x000D_
     2 – Quantos e quem são; _x000D_
     3 – Carga horária de dedicação;_x000D_
     4 – Se existe algum termo regulatório da situação dos mesmos.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>1 – Situação atual da Secretaria Municipal de Educação e Cultura;_x000D_
     2 – Cargo ocupado pela Sra. Elisângela Maciel neste contexto.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Previsão da conclusão da pavimentação da estrada da Fazenda do Adolfo, no Rio do Peixe, cujos materiais se encontram disponíveis.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Erivelton Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>Relatório de em qual estado, a atual administração encontrou a estrutura física da quadra poliesportiva, PSF Taboão, Grupo dos Dois Córregos, Prefeitura Municipal, Antigo prédio do Balão Mágico e Hospital Municipal</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_09-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_09-2021.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre os gastos da Prefeitura Municipal nos meses de novembro e dezembro de 2020, indicando valor empregado e destino.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Pedro Vanderli Rezende</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_10-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_10-2021.pdf</t>
   </si>
   <si>
     <t>Solicita documentação relativa à contratação da empresa Shalon Auto Mecânica, Angelita Oliveira Franco, Adelson Guedes F. Mauck e Gabriel Passara Chio Magalhães nos exercícios de 2017/2020.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_11-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_11-2021.pdf</t>
   </si>
   <si>
     <t>Solicita documentação referente à contratação da cascalheira que fornecia cascalho ao município</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_12-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_12-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o regime e funções de trabalho da funcionária Patrícia Carvalho Alves, que está cumprindo horário na creche, que não está em funcionamento.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_13-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações que descrevam onde cada veículo da Prefeitura está lotado, bem como os gastos com gasolina no mês de janeiro.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_14-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_14-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações que apontem onde o numerário que seria investido no carnaval do município será gasto e de que maneira</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_15-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_15-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa qual o saldo existente nos cofres do Município para o combate à Covid-19.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_16-2021.pdf</t>
   </si>
   <si>
     <t>Previsão de início do calçamento na Rua Osvaldo da Silva Landim, Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Manoel Carlos de Souza Abbud</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_17-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_17-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a previsão para a retomada dos trabalhos de implantação da rede de esgoto na Rua Jacinto dos Santos, Bairro Várzea.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_18-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_18-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que sejam prestados esclarecimentos sobre o processo de contratação da empresa que dá suporte ao website da Prefeitura, a saber:_x000D_
         a) Processo de contratação;_x000D_
         b) Objeto contratado;_x000D_
         c) Valor empregado;_x000D_
         d) Ofertas concorrentes.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_19-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_19-2021.pdf</t>
   </si>
   <si>
     <t>Relação dos funcionários pagos com dinheiro destinado ao enfrentamento da Pandemia de Covid-19.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_020-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_020-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a secretaria em que estão lotados os veículos com as placas HLF1865, PVF2J84, PYT5488, bem como os gastos com combustível desde janeiro de 2021.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_021-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_021-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestados esclarecimentos sobre os encerramentos de contratos que vigorariam até março/2021 e sobre as novas contratações.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_022-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o pagamento de adicional de insalubridade.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_023-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_023-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado o valor recebido pelo Município referente aos repasses do Programa Nacional de Alimentação Escolar (PNAE).</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_024-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_024-2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das habilitações dos motoristas da Prefeitura.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/794/req_25-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/794/req_25-2021.pdf</t>
   </si>
   <si>
     <t>Quando e como será feita a distribuição do kit de merenda escolar, visto que foi informada a continuidade da distribuição nas escolas do município.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_026-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_026-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestados esclarecimentos sobre o suposto uso irregular de veículo oficial do município.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_027-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_027-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado os motivos que levaram à suspensão da vacinação no feriado da Semana Santa.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_028-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_028-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas informações sobre o material jogado nas estradas rurais.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_029-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_029-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o veículo Cobalt.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_030-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_030-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado o andamento da construção da Escola Balão Mágico.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_031-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_031-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas informações sobre o processo de licitação da oficina mecânica que presta serviços ao Município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_032-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_032-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidas informações sobre o Sindicato dos Servidores Públicos do Município de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_33-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_33-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado qual o valor recebido pelo município para implementação de ações contra a Covid-19 desde janeiro e sua aplicação.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_34-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_34-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa as Planilhas que constem a relação (escala) dos motoristas de ambulância do Hospital Municipal que estiveram/estão de sobreaviso no período de janeiro a abril deste ano.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_035-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_035-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestados esclarecimentos acerca do consumo com combustível da Van Escolar placa HLF 1865, no mês de janeiro de 2021.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_36-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_36-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que sejam prestados esclarecimentos acerca da balança instalada no Distrito do Taboão, no que tange à existência de norma que regulamente seu funcionamento, os responsáveis pela sua operação, o valor cobrado e o destino do numerário; _x000D_
     2 – Que seja enviado a esta Casa cópia da norma que institui e que aponte pela legalidade da cobrança dos serviços.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_37-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_37-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa a Folha de Ponto dos funcionários lotados no Hospital Municipal Dr. Armando Ribeiro, no Setor de Secretariado (Administrativo), junto aos atestados e/ou justificativas de ausência.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_38-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_38-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados a esta Casa Legislativa as Folhas de Ponto dos funcionários lotados na Unidade Básica de Saúde Prefeito Octaviano Ribeiro Nardy e na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_39-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_39-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas informações sobre o Orçamento da CEMIG para extensão da rede elétrica no Município, o que, segundo o Ofício Recebido nº 155/2021, seria apresentado até o dia 29 de abril.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_40-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_40-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas esclarecimentos sobre a denúncia feita no último dia 21 de abril,  através das mídias sociais, de que o Prefeito Municipal supostamente usava o carro oficial do município para fins particulares, conforme relatado em anexo.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_41-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_41-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa a Folha de Ponto dos funcionários lotados no na Escola Técnica Orlando Altomare de Carvalho, referente aos meses de janeiro, fevereiro e março de 2021.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_42-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o local em que será construído o Centro Educacional Maria Alice Ribeiro de Paula Souza.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_43-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_43-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestadas informações acerca da execução das emendas impositivas inseridas no orçamento de 2021 e aprovados pelo legislativo no exercício de 2020 (anexo).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_44-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_44-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam apresentadas a esta Casa Legislativa Relatório de todos os imóveis públicos pertencentes ao município com a respectiva documentação comprobatória.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_45-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa, o motivo pelo qual a  Ponte do Bairro Niterói, localizada na Rua Coronel Manoel Vitório Nardy está com sua iluminação apagada todas as noites.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_46-2021.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado e apresentado, pelo Poder Executivo, um projeto de lei a fim de abolir a cobrança de taxas para emissão de certidões de qualquer espécie, especialmente para fornecimento de certidão de débitos municipais, seja ela negativa ou positiva;_x000D_
 Que seja implementada, no sistema de informática do setor de cadastro e tributação, uma funcionalidade a fim de permitir a obtenção direta, pelos contribuintes, pela internet, de certidões cadastrais e certidões negativas de débitos, através do website da prefeitura municipal.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_47-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_47-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa, os critérios utilizados para a vacinação contra a Covid-19 de pessoas com comorbidades.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_48-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_48-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa, os dias e horários em que o(s) servidor(es) responsável pelo aparelho de Raio X de nosso Hospital Municipal desempenha suas funções</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_49-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_49-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado e enviado a esta Casa, a Portaria que admite a atual Secretária de Educação.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_50-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_50-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa, o documento em que o CODEMA autoriza a poda das árvores ao lado do EMAFAN, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>José Maria de Paula, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_51-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_51-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa os documentos referentes ao Processo Licitatório e contratação do veículo de som que faz os anúncios para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_52-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_52-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam prestados esclarecimentos acerca da motivação e das circunstâncias em que a foto de um Prontuário Médico de um paciente do Hospital Municipal fora postado em redes sociais pela Servidora do mesmo estabelecimento de saúde, sem prévia anuência por parte do cidadão atendido</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>CAMPN - Comissão De Agricultura, Meio Ambiente E Do Patrimônio Natural, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, Comissões - CMS</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_53-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_53-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações e documentos referentes ao Projeto de Lei nº 37/2021 - que “Autoriza a concessão de uso de bem imóvel do Município para a instalação de indústria”</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_54-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_54-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa qual o cargo exercido pelo servidor Sr. Israel dos Reis Silva e que a cópia da habilitação do mesmo nos seja enviado.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Comissões - CMS</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_55-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_55-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao Projeto de Lei 45/2021.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_56-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_56-2021.pdf</t>
   </si>
   <si>
     <t>Solicita realização de Audiência Pública</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/requerimento_57-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/requerimento_57-2021.pdf</t>
   </si>
   <si>
     <t>1 – Fatores que motivaram a retirada do Chafariz da Praça do Jardim, no Distrito de Taboão;_x000D_
     2 – Local para onde o mesmo fora levado.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_58-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_58-2021.pdf</t>
   </si>
   <si>
     <t>1) Informar qual o valor total de ISS que a Prefeitura de Bom Jardim de Minas arrecadou, desde janeiro/2020 até a presente data, em decorrência da prestação de serviços de concretagem realizados no município pela empresa BRITAX;_x000D_
     2) Informar se o Executivo está ciente de que a fabricação de concreto usinado para aplicação direta em obras particulares não é sujeita à cobrança de ICMS, mas sim de ISS (serviços de concretagem), e que este deve ser recolhido ao Município onde a obra se localiza (onde o concreto é aplicado) e não onde o concreto é preparado, conforme disposto na Lei complementar no 116, art. 3º, III (item 7.02 da tabela de serviços).</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/requerimento_59-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/requerimento_59-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa legislativa a folha de ponto de todos os funcionários que trabalham no "Lixão".</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/requerimento_60-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/requerimento_60-2021.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa legislativa os processos licitatórios que culminaram na iluminação da pista de caminhada do Estádio Municipal.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/requerimento_61-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/requerimento_61-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares e necessárias ao Projeto de Lei 46/2021.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/requerimento_062-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/requerimento_062-2021.pdf</t>
   </si>
   <si>
     <t>1 – Esclarecimentos acerca da obra de cobertura da quadra do Taboão Antônio Braz, a saber:_x000D_
         a) Se houve processo licitatório para contratação da empresa. Em caso positivo, nos enviar os documentos;_x000D_
         b) Valor da obra;_x000D_
         c) Motivos que justifiquem a ausência de placa, indicando valores, responsáveis e prazos.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/scan-kyocera20210817082222.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/scan-kyocera20210817082222.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o evento ocorrido na Praça Presidente Vargas no dia 15/08/2021.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_64-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_64-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que providencie a reformulação e complementação do Projeto de Lei 37/2021.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/requerimento_65-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/requerimento_65-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que providencie a reformulação e complementação do Projeto de Lei nº 46/2021.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/requerimento_66-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/requerimento_66-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado, através do COMDEMA ou órgão responsável, se existem filtros nas chaminés da indústria Saint Gobain e qual a atual situação dos mesmos e, separadamente:_x000D_
         a) O tipo de filtro utilizado e se está de acordo com as normas vigentes;_x000D_
         b) Se a indústria é a responsável pela fumaça que, nos últimos dias, atingiu a cidade;_x000D_
         c) Quais as ações mitigadoras são tomadas pela empresa para diminuir a emissão de gases e partículas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/requerimento_67-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/requerimento_67-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados a esta Casa Legislativa os Processos Licitatórios que culminaram nos seguintes empenhos: 1.719/2013, 1.279/2013, 1.181/2013, 1.180/2013, 1.038/2013 e 806/2013.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/requerimento_68-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/requerimento_68-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado a esta Casa Legislativa os nomes dos atuais médicos dos 03 PSFs do município, incluindo sua Pediatra;_x000D_
     2 – Os documentos referentes às contratações e rescisões de contrato dos médicos dos PSFs e Pediatra, de 1º de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/requerimento_69-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/requerimento_69-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado a esta Casa Legislativa:_x000D_
         a) O valor gasto pela Prefeitura para a compra das máscaras de tecido contra a Covid-19 no ano de 2020;_x000D_
         b) se houve processo licitatório;_x000D_
         c) caso afirmativo, enviar cópia do processo.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/requerimento_70-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/requerimento_70-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado a esta Casa Legislativa se o procedimento envolvendo a bomba d’água do Distrito do Taboão no ano de 2019, foi proveniente de compra ou conserto da bomba antiga;_x000D_
     2 – Se houve processo licitatório e, que forneça uma cópia do mesmo a esta Casa.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/requerimento_71-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/requerimento_71-2021.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o porquê de o imóvel localizado na Praça Presidente Vargas não ter sido adquirido no Pregão Eletrônico da CEMIG S/A, no último dia 15 de setembro.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/requerimento_72-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/requerimento_72-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo apresente informações acerca do PL 46/2021, para emissão de Parecer Legislativo das Comissões.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/requerimento_073-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/requerimento_073-2021.pdf</t>
   </si>
   <si>
     <t>1- informações referentes às competências e funções estabelecidas em lei para os cargos existentes nas dependências do Hospital Municipal Dr. Armando Ribeiro, bem como os respectivos representantes de cada cargo;_x000D_
 2- informar se há no quadro de funcionários, alguém que acumule funções; especificar o servidor e o cargo, citando o motivo de tal atribuição, dentro do amparo da lei;_x000D_
 3- informações sobre a periodicidade e a lista de fornecimento de EPI’s (Equipamento de Proteção Individual) a todos os profissionais do Hospital Municipal.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>CAMPN - Comissão De Agricultura, Meio Ambiente E Do Patrimônio Natural, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/requerimento_074-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/requerimento_074-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de Lei nº 054/2021.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/requerimento_075-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/requerimento_075-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de Lei nº 058/2021.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/requerimento_076-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/requerimento_076-2021.pdf</t>
   </si>
   <si>
     <t>1- Que seja informado se o Município promoveu a contratação de médico neurologista;_x000D_
 2- Caso negativo, informar quando será feita a contratação.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/requerimento_077-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/requerimento_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito dos furtos das alças dos túmulos no cemitério.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Eliana Maria Nunes, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/requerimento_078-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/requerimento_078-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado se o terreno onde foi construída a estrada de acesso ao monumento do Cristo foi doado ao Município, bem como o próprio terreno onde o mesmo foi construído;_x000D_
 2 – Enviar a esta Casa a documentação referente.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_079-2021_assinado.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_079-2021_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o PLO 063/2021.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_80-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_80-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja encaminhado a esta Casa, relatório informando sobre o cumprimento das emendas impositivas destinadas em 2020 para cumprimento em 2021 (constantes na Lei Orçamentária deste ano).</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_81-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_81-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja enviado a esta casa legislativa, os processos licitatórios da ampliação da Avenida Genivaldo Marques de Paula, bem como onde está sendo depositada a terra que está sendo retirada da referida ampliação</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_82-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_82-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado a esta casa Legislativa, se os garis e operários de nosso município recebem EPIs para proteção no desempenho de seus serviços. _x000D_
 2 – Caso positivo, que seja enviado os comprovantes das compras dos mesmos; caso negativo, que seja informado quando a atual administração tomará essas providências que são essenciais para os trabalhos desses servidores, principalmente quando o assunto é protetor solar já que eles trabalham expostos ao sol.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_83-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_83-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado se atua neste município, médico endocrinologista e, caso negativo, se o município têm interesse e/ou poderia contratar um profissional dessa área.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_84-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_84-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja informado se já tem alguma empresa em pleno funcionamento no Parque Industrial, bem como o nome da(s) empresa(s)</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-001-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-001-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o calçamento e a ligação à rede de esgoto da rua Rachid José Abraão, no bairro Vila dos Franceses, na altura dos nºs 238 a 322.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_02-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina no acesso à Comunidade do Serrote.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_003-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de calçamento na Rua João Neves, Bairro Fábrica e nas Ruas João Major Gregório e Sá Ponciana, no Bairro Hospital.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_004-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de fornecimento de lanche aos funcionários dos galpões de obras e transportes.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_05-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a atualização do site da Prefeitura, com ênfase ao Portal da Transparência.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação do Cristo.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_007-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_007-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o calçamento da rua Geraldo Manoel da Silva, bairro Jardim das Paineiras</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_008-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção dos jardins do município.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_009-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a captação da enxurrada que sai do cemitério em direção à Rua Bias Fortes.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_010-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um quebra-molas na rua José Rodrigues de Almeida, Bairro Niterói.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_011-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a poda das árvores que margeiam a rua Manoel Batista Franco, bairro Vila Formosa.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_012-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Instalação da rede elétrica no encontro entre as ruas Antônio Bernardino da Silva e Oswaldo Nardy, Vila Formosa.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>1- Que sejam instalados 04 postes com luminárias na Rua Sá Ponciana, Bairro Hospital;_x000D_
     2 – Que sejam instalados 02 postes com luminárias no final da Rua Ruth Marques, Bairro Várzea; e no mesmo bairro, em frente à Creche, a instalação de luminária apenas;_x000D_
     3 – Que sejam instalados 02 postes com luminária na Rua Adelmar Francisco da Silva (atrás do Parque de Exposição), Bairro Várzea.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_14-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_14-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza do Córrego Milho Branco no perímetro urbano.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_15-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito muro de contenção com meio fio na Rua Benedito José de Oliveira, Bairro Britador e a instalação de um poste com luminária no local.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita a capacitação dos profissionais da Educação para a atuação com Crianças Especiais._x000D_
     2 – Que seja criado/elaborado um Programa de Apoio Pedagógico Especializado para os alunos com dificuldade de aprendizagem.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_17-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_17-2021.pdf</t>
   </si>
   <si>
     <t>Que seja inclusa nos próximos projetos de pavimentação, o calçamento da Rua Teófilo de Paula Abbud, Bairro Vila dos Franceses e que já de imediato, seja feito reparos na aludida rua com o emprego da máquina motoniveladora.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_018-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_018-2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado poste e luminária na Rua Major Gregório, Bairro Hospital.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_019-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o quebra-molas na Rua Manoel Batista Franco, em frente ao nº 215, Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_20-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_20-2021.pdf</t>
   </si>
   <si>
     <t>O local citado encontra-se em situação de desmoronamento, colocando em risco a integridade física dos que por ali transitam e comprometendo a pavimentação da via.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_21-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>Construção imediata do meio fio permite aos proprietários locais o adiantamento de seus projetos de construção de garagem e calçada_x000D_
 _x000D_
 A inclusão da rua em seus futuros projetos de pavimentação vem de encontro à oferta de qualidade de vida da população atendida, diminuindo a poeira e lama dos locais e comunidades</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_22-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja avaliada a possibilidade da realocação da sede do Conselho Tutelar do município.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_23-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja realizada a construção de um quebra-molas na Rua José de Paula Nogueira, Bairro Hospital, próximo à Sra. Lenice do queijo.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_24-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a capina das ruas Joaquim Mateus de Oliveira e Genésio de Melo Tinoco, Bairro Britador.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_25-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_25-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada rede de esgotamento sanitário na Rua Benedito Bezerra Almeida, Bairro Jardim do Sol</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_26-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_26-2021.pdf</t>
   </si>
   <si>
     <t>Que os braços dos postes, oriundos das substituições durante a gestão passada e que se encontram na EMAFAN, sejam colocados em postes já instalados no Bairro Hospital, nas proximidades da casa do “Tão”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_27-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revisão dos bloquetes que estão soltando no calçamento que dá acesso ao bairro Cohab.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_28-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_28-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na estrada que dá acesso a capela de Nossa Senhora dos Remédios (Pacau).</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_29-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_29-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, em caráter de urgência, a construção da ponte na estrada que dá acesso à comunidade Debaixo da Serra.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_30-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_30-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a sinalização de trânsito no Município, com a instalação de placas e pintura dos quebra molas em toda cidade.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_31-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_31-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a iluminação da ponte do Bairro Hospital;_x000D_
     2 – Que sejam providenciadas as instalações de postes e lâmpadas na Rua São Sebastião (Bairro Fábrica) a partir do número 139 até seu final e na Rua Maria Adelina Altomare (Bairro Hospital).</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_32-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_32-2021.pdf</t>
   </si>
   <si>
     <t>Colocação de rede de esgoto na Rua Teófilo de Paula Abbud, Bairro Vila dos Franceses a partir do número 535.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_33-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_33-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas campainhas nos leitos de enfermaria do Hospital Municipal Dr. Armando Ribeiro.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_34-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_34-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos um corrimão e uma rampa entre as Ruas Genésio de Melo Tinoco e Benedito Bezerra de Almeida, Bairro Britador</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_35-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_35-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a dedetização do Cemitério</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_36-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_36-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da antena do repetidor de sinal de televisão</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_37-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_37-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita a manutenção da estrada rural de Água Limpa e Boca do Mato, até a casa do Sr. Adilson Mussolino, com emprego da máquina motoniveladora e roçadura da via._x000D_
     2 – O mesmo em relação à estrada que dá acesso ao Sítio do Botinha, próximo à Capelinha São Pedro;_x000D_
     3 – Manutenção da estrada que dá acesso ao monumento do Cristo, com uso da motoniveladora e colocação de manilha para escoamento das águas das chuvas.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_38-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_38-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas manutenções na estrutura física dos postos de atendimento à saúde nas comunidades do Taboão, Rio do Peixe, Serrote e Dois Córregos, incluindo pintura, instalação de forros e o que mais se fizer necessário.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_39-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_39-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da rede elétrica e instalação de 03 postes com luminárias na Rua ‘E’, Bairro Fábrica.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_40-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_40-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção em caráter de urgência da Rua São João, no Bairro Chico Nogueira, com o emprego da máquina motoniveladora e colocação de manilhas para o escoamento das águas das chuvas.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_41-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_41-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da rede elétrica na MG 457, Bairro do Hospital, na altura do nº 750 ao 980.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_42-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos na Rua Projetada, que dá acesso à Rua Maria José de Paula, Bairro Chico Nogueira (antigo Fábrica).</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_43-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_43-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da estrada principal que liga as comunidades do Pacau ao Morangal, com o emprego da máquina motoniveladora.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_44-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_44-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um poste com luminária na Rua Sebastião José de Almeida, Bairro Vila Formosa, próximo a casa nº 121 (Sr. Luiz Paulo Dias)</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_0045-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_0045-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam pagos os adicionais de serviços noturno para os servidores que menciona.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_0046-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_0046-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas a capina e limpeza das vias que menciona.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_0047-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_0047-2021.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de placa de sinalização da Prefeitura que se encontra em terreno de particular.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao-0048-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao-0048-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados dois postes de rede elétrica com iluminação na Rua Geraldo Tobias de Carvalho, Bairro Niterói, próximo a casa nº 71.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao-0049-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao-0049-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma na ponte da comunidade do Rio do Peixe (ao lado do Laticínio do Biriba).</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao-0050-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao-0050-2021.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção/conserto na iluminação do Calçadão Vicente de Paula Marques Junior.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_51-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_51-2021.pdf</t>
   </si>
   <si>
     <t>Campanha/publicidade dos medicamentos oferecidos pela Farmácia de Minas, bem como divulgação da lista de medicamentos</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_52-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_52-2021.pdf</t>
   </si>
   <si>
     <t>Conserto das tomadas (da rede elétrica) do cemitério</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_0053-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_0053-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito um muro de contenção com meio fio na rua Benedito José de Oliveira, Bairro Britador.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_054-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_054-2021.pdf</t>
   </si>
   <si>
     <t>Que seja publicado periodicamente o percentual da população vacinada (Vacinômetro).</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_055-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_055-2021.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado soro antiofídico no município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_056-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_056-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um bueiro na rua Antônio Bernardino da Silva, bairro Vila Formosa.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_57-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_57-2021.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento da Rua Maria Adelina, no Bairro Hospital.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_58-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_58-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um depósito de lixo, caçamba ou similar na Comunidade do Pacau, próximo à Capelinha.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_59-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_59-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o remanejamento de um poste na Rua Manoel Batista Franco, nº 245, Bairro Vila Formosa, onde a fiação encontra-se invadindo a obra (fotos em anexo).</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_60-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_60-2021.pdf</t>
   </si>
   <si>
     <t>Que haja divulgação em massa do contato para denúncias de aglomeração e desrespeito às normas de prevenção à Covid-19</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao-0061-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao-0061-2021.pdf</t>
   </si>
   <si>
     <t>1 - Calçamento na saída da casa do morador Adilson Mussulino (entrada rural Boca do Mato);_x000D_
 2 - Calçamento da rua Geraldo Tobias de Carvalhos, Niterói, iniciando-se na altura do n.º 59 até o n.º 73; e_x000D_
 3 - Calçamento da subida do morro do Cristo.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_062-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita extensão da rede elétrica e colocação de 05 postes com luminárias na Rua Luciano Alexandre, Bairro Niterói.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_63-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_63-2021.pdf</t>
   </si>
   <si>
     <t>1 – Revitalização da Avenida Governador Valadares, com correções e reparos em seu calçamento e, em caráter de urgência, reparos nas valas causadas pela construção da rede de esgoto em diversos pontos da via.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_64-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_64-2021.pdf</t>
   </si>
   <si>
     <t>Que para as viagens fora do Município, haja revezamento entre todos os motoristas</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_65-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_65-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas câmeras de monitoramento em postos estratégicos do município, como em suas principais vias.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_066-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_066-2021.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a ponte de cavaleiro entre o antigo Sítio Juca Nogueira e o Sítio do "Zé Zequinha", saindo no bairro Jardim das Paineiras.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_067-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_067-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção da estrada que liga a Capelinha à Vila Itaboca.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_68-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_68-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de luminária no poste que se encontra na Rua A15B, Bairro Vila Formosa, bem como seja providenciado o calçamento da mesma.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_69-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_69-2021.pdf</t>
   </si>
   <si>
     <t>Revitalização da Rua Presidente Kennedy (Beco no Niterói), com substituição dos paralelepípedos por outra pavimentação.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_70-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_70-2021.pdf</t>
   </si>
   <si>
     <t>1 – Limpeza do local conhecido como “Buraco do Inferno” na estrada que dá acesso à comunidade dos Dois Córregos, com o recolhimento do lixo ali jogado e instalação de sinalização educativa, no intuito de inibir o descarte de resíduos no trecho.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_71-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_71-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento da Rua João Neves, Bairro Fábrica, na altura do nº 151 e, em caráter de urgência, a instalação de manilhas na altura da rua, de modo a cortar a enxurrada</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_72-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_72-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências em relação à iluminação do Monumento do Cristo que tem permanecido acesa durante o dia.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_73-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_73-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos banheiros no Monumento do Cristo</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_74-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_74-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um trevo de acesso ao Bairro Viegas, ligando a estrada principal ao aludido bairro; Que seja construída uma ponte de cimento na entrada do mesmo bairro, no acesso à Avenida Antônio Tinoco; Emprego da máquina motoniveladora após a ponte acima referida, de modo a promover o alargamento da avenida e melhorar a visibilidade e fluxo dos veículos.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_75-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_75-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita a roçadura da estrada do “Joaquim Neném” na comunidade do Rio do Peixe de Cima;_x000D_
     2 – Que seja feita a roçadura da Estrada do Serrote;</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_76-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_76-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita a roçadura do Campinho de Futebol do Bairro Niterói e a manutenção da tela de proteção do mesmo;_x000D_
     2 – Que seja avaliada a possibilidade da construção de uma quadra menor, de areia, a ser utilizada para a prática de vôlei.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_77-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_77-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a colocação de braço e luminária no poste que se encontra na Rua Altiva de Souza Carvalho, bairro Hospital, em frente ao nº 88;_x000D_
     2 – O mesmo se pede em relação ao poste localizado na Rua Monsenhor Marciano, em frente ao nº 573, no Distrito do Taboão (casa do Luiz).</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_78-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_78-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pavimentação do terreno onde se localiza a Corporação Musical União Bonjardinense.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_79-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_79-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o calçamento e a instalação de iluminação pública na Rua Domingos José da Silva, Bairro Paineiras</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_80-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_80-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de um poste e luminária na Rua São Sebastião, na altura do nº 141, Bairro Fábrica.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_81-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_81-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção na ponte do Souza, sentido Barro Preto, que dá acesso ao Sítio do “Zé Revelim”.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_82-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_82-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade da realização de calçamento da Rua Rubens Marquês, onde está localizada a Casa Espírita deste município e, em caráter de urgência, que seja colocado cascalho na via citada.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_83-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_83-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado, pelo CODEMA, a possibilidade da poda de uma árvore na Av. Governador Valadares, próximo ao número 246 casa A (Casa da Cida Carneiro).</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_84-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_84-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja avaliada a possibilidade de colocação de braços e luminárias no poste localizado na Rua Domingos José da Silva, altura do n° 355 e nos demais localizados na Rua André Garcia, Bairro Hospital;_x000D_
     2 – Que seja colocado um poste com luminária em frente à Capela de Nossa Senhora da Rosa Mística, situada no Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_85-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_85-2021.pdf</t>
   </si>
   <si>
     <t>Que seja dada continuidade à substituição das atuais lâmpadas dos postes do município, por lâmpadas de Led.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_86-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_86-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade da apresentação de um Projeto de Lei que institua o Plano de Carreira para os servidores do Município.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_87-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_87-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada sinalização vertical na Praça Presidente Vargas, nº 221, em frente ao Bar da Vilma, indicando ser "Proibido Estacionar" e "Proibido Carga e Descarga".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_88-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_88-2021.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a sinalização na Praça Presidente Vargas, nº 221, em frente ao Bar da Vilma, que aponta o local como área de “Carga e Descarga” e que seja estendida a proibição de estacionar para os veículos com esta finalidade.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_89-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_89-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja reformada a ponte da entrada do Parque Municipal do Taboão;_x000D_
     2 – Que seja realizada a limpeza do bueiro próximo ao restaurante “Pé de Serra”, na estrada principal do Taboão.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_90-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_90-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de um poste e luminária na Rua Felisberto Francisco da Cunha, Bairro Niterói, em frente ao Galpão “do Fofinho”.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_091-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_091-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de um poste e luminária na Rua José Oscar de Paula, altura do nº 464, Bairro Niterói.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_092-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_092-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pintura de uma faixa de travessia de pedestres no final da Rua Vicente de Paula Marques, atravessando a Rodovia MG 457 (perímetro urbano), sentido ao Bairro Vila dos Franceses.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao-0093-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao-0093-2021.pdf</t>
   </si>
   <si>
     <t>1 – Instalação de um bueiro no final da Rua São Sebastião (Bairro Fábrica). Solicita-se que a manilha deste bueiro (de diâmetro 60 cm) seja descida pelo terreno do Reginaldo, saindo na Rua João Neves (Bairro Fábrica)._x000D_
 2 – Instalação de bueiro na Rua João Neves para receber águas pluviais provenientes da Rua São Sebastião._x000D_
 3 – Instalação de bueiro na Rua João Neves (esquina com a Rua Manoel Batista Marques) que receba águas pluviais provenientes das tubulações anteriores e que a tubulação continue a descer na Rua Manoel Batista Marques, até o seu fim.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_94-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_94-2021.pdf</t>
   </si>
   <si>
     <t>Que seja dada agilidade na compra da lavadora nova para o Hospital, conforme emenda impositiva para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_095-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_095-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reforma dos mata-burros da estrada do Taboão que dão acesso à Vila da Itaboca, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Eliana Maria Nunes, Erivelton Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_96-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_96-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas grades para tampar bueiros no distrito do rio do peixe;</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_97-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_97-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a iluminação do campo de futebol da Comunidade do Rio do Peixe, em frente à Fábrica do Biriba; _x000D_
     2 – Que seja colocado um alambrado no entorno do mesmo.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_98-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_98-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que sejam providenciadas a colocação de braços e luminárias nos postes dos seguintes logradouros:_x000D_
         a) Em frente à Escola Balão Mágico, no Bairro Várzea;_x000D_
         b) Rua Altiva de Souza Carvalho, Bairro Hospital (colocação em 5 postes);_x000D_
         c) Rua A15-B, Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_99-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_99-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção da estrada de acesso ao Sítio das Gerais, próximo a moradia da Dona Alice.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_100-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_100-2021.pdf</t>
   </si>
   <si>
     <t>Que seja incluído nos próximos projetos de pavimentação, o calçamento da Rua A15-B, Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_101-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_101-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de meio fio na Rua H, Bairro Lava Pés.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_102-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_102-2021.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado o problema com a água que corta a estrada, próximo ao sítio do Sr. Manoel Pena, nas proximidades da Fazenda da Esperança.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_103-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_103-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade da construção de um novo cemitério neste município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_104-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_104-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um bueiro na Rua Liberdade, altura do nº 340.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_105-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_105-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a colocação de braço e luminária no poste da Rua Marques de Paula, altura do nº 402.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_106-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_106-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada revitalização da quadra esportiva da EMAFAM (antiga MRS, no Bairro Niterói) e que o espaço seja aberto para o uso recreativo e esportivo da comunidade local, em especial aos moradores da Cohab.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_107-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_107-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, em caráter de urgência, a construção da ponte na estrada que dá acesso à comunidade Debaixo da Serra, reiterando o pedido feito e enviado através da Indicação nº 029/2021.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_108-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_108-2021.pdf</t>
   </si>
   <si>
     <t>Que o poste que se encontra na Rua Manoel Batista Franco, altura do nº 413, Bairro Vila Formosa, em frente à garagem do Sr. Rogério da Silva (conhecido como Capelão) seja remanejado de local.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_109-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_109-2021.pdf</t>
   </si>
   <si>
     <t>Que a Rua Jayme Marques, no Bairro Sidney Marques seja incluída nos próximos projetos de calçamento.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_110-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_110-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma proteção para a canaleta na ponte da Rua Coronel Manoel Vitório Nardy, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_111-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_111-2021.pdf</t>
   </si>
   <si>
     <t>Que a Rua Pedro Álvares Monteiro, Bairro Jardim das Paineiras, seja incluído nos próximos projetos de calçamento.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_112-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_112-2021.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura avalie a possibilidade da construção de um quebra-molas, nas Ruas Benedito Fonseca de Andrade, altura do nº 10 e Rachid Abbud, próximo ao Bar do Sr. Saturnino, ambas no Bairro Vila dos Franceses.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_113-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_113-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura avalie a possibilidade da construção de um quebra-molas, na Rua São José, próximo ao playground (parquinho infantil), no Centro._x000D_
     2 – Que avalie a possibilidade de instalação de cerca ou alambrado no entorno do parquinho.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_114-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_114-2021.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura avalie a possibilidade de ceder um ônibus para o transporte de doadores de sangue ao Hemominas – JF.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_115-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_115-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, em caráter de urgência, a poda das árvores que se encontram próximas à quadra esportiva do Centro Educacional Sebastião Delgado de Almeida.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_116-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_116-2021.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO - Que seja avaliada a possibilidade de inclusão nos projetos de pavimentação de vias públicas, o final da Rua Rachid José Abraão, Bairro Vila dos Franceses.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_117-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_117-2021.pdf</t>
   </si>
   <si>
     <t>Que neste ano seja ministrado o Projeto PROERD na Escola Municipal Monsenhor Nardy e a inclusão do mesmo na Escola Municipal São Sebastião (do Taboão), ainda que de forma remota.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_118-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_118-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja avaliada a possibilidade de inclusão nos projetos de pavimentação de vias públicas, as seguintes ruas no bairro Jardim das Paineiras:_x000D_
         a) Rua Pedro Alves Monteiro;_x000D_
         b) Rua Enoc Raimundo;_x000D_
         c) Rua Dirma de Fátima Campos Nunes;_x000D_
         d) Rua Teófilo Marques Filho.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_119-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_119-2021.pdf</t>
   </si>
   <si>
     <t>Que a balança do parquinho situado na ‘Praça da Rodoviária’ seja consertado o mais rápido possível, de modo a evitar que nossas crianças venham a se ferir no referido brinquedo. Segue foto em anexo.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_120-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_120-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado aparelhos de ginástica ao ar livre na Praça Ex-Combatentes, no Bairro Niterói.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_121-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_121-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas Câmeras de monitoramento nas principais vias da cidade.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_122-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_122-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado poste e luminária na rua E, loteamento Lava Pés.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_123-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_123-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído calçamento no morro que liga o acesso do Sítio Cachoeirinha, próximo a Pedra Branca.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_124-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_124-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalado aparelhos de ginástica ao ar livre, na Comunidade do Pacau.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_125-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_125-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a revitalização do Campo de Futebol no Bairro Hospital e a instalação de uma academia ao ar livre no mesmo local.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_126-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_126-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção e limpeza da Estrada das Pitangueiras, zona rural do Município de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_127-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_127-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura avalie a possibilidade de colocar mais tomadas dentro do cemitério.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_128-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_128-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura avalie a possibilidade de fazer a manutenção e limpeza da fossa da casa situada na Rua Antônio de Melo Tinoco, nº 680, Bairro Viegas e das casas, no mesmo Bairro, que precisam desse serviço.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_129-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_129-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura faça a remoção do que, num primeiro momento, parece ser uma caixa de fiação elétrica, instalada no chão e bem próximo ao parquinho da Praça da Rodoviária, conforme imagem anexa.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_130-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_130-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura faça através do Site Oficial do órgão e, não somente pelo Facebook (canal auxiliar), a divulgação do boletim epidemiológico da Covid-19.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_131-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_131-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que o Centro Esportivo a ser construído na altura da Rua São José, tenha como nomes das suas instalações e espaços os seguintes homenageados:_x000D_
         a) Quadra Poliesportiva “Joaquim Alves”;_x000D_
         b) Campinho “José Raimundo”;_x000D_
         c) Quadra de Malha “Ademar José Almeida”.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_132-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_132-2021.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura avalie a possibilidade de construção de arquibancadas na quadra esportiva do Taboão.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_133-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_133-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade da colocação de manilha na estrada das Perobas, no trecho cortado por um córrego, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_134-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_134-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma caixa d’água com capacidade de 10 mil litros na Comunidade do Pacau, próximo à venda do Sr. Antônio Paulino, em substituição ao reservatório atual, de cimento, que se encontra com rachaduras e vazamentos</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_135-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_135-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de instalação de banheiros públicos no município.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_136-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_136-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um quebra-molas na Avenida Governador Valadares, entre os nº  502 e 515.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_137-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_137-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita a manutenção e iluminação da quadra esportiva localizada no Bairro Vila Formosa;_x000D_
     2 – Que seja feita a manutenção do parquinho infantil do mesmo bairro.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_138-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_138-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma avaliação, por técnico competente, das instalações elétricas do Campo de Futebol do Estádio Antônio Nogueira de Paula.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_139-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_139-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento das vias da praça da Comunidade do Pacau, próximo à venda do Pedro Paulino.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_140-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_140-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, em caráter de urgência, a construção da ponte na estrada que dá acesso à comunidade Debaixo da Serra, reiterando os diversos pedidos já realizados por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_141-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_141-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de braço e luminária no poste que se encontra na Rua Altiva de Souza Carvalho, Bairro Hospital, em frente ao nº 88, reiterando a Indicação nº 077/2021, já encaminhada por esta Casa Legislativa;</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_142-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_142-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada o corte das árvores localizadas na Praça dos Ex-Combatentes, nº 100, Bairro Niterói, divisa com a EMAFAM.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_143-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_143-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de luminária na Rua Américo Vespúcio Marques, Bairro Hospital, aclive próximo à Cantina do Tão.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_144-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_144-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de rede fluvial na Rua Cassianinho Prosa, altura do nº 60, Bairro Várzea.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_145-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_145-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a construção de um quebra-molas na Rua Manoel Batista Franco, Bairro Vila Formosa em frente ao nº 341;_x000D_
     2 – Que seja providenciado o corte de galhos das árvores na mesma rua, próximo do nº 373.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_146-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_146-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias no trânsito do Município, entre a rotatória e o Supermercado Ibralândia, bem como nas proximidades ao Banco do Brasil e ao Supermercado Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_147-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_147-2021.pdf</t>
   </si>
   <si>
     <t>Que seja utilizada a máquina retroescavadeira na propriedade do Sr. Raimundo Honório, em frente à lanchonete “Chaleirão”, a fim de melhorar o acesso ao local.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_148-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_148-2021.pdf</t>
   </si>
   <si>
     <t>Que seja instalada, próximo à rodoviária, uma placa informando onde é a sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_149-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_149-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudada, junto ao setor jurídico do Executivo Municipal, a possibilidade da mudança do horário de trabalho dos garis.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_150-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_150-2021.pdf</t>
   </si>
   <si>
     <t>Que seja retirado o entulho depositado na Rua Maria José de Paula, próximo a casa de nº 35, no Bairro Chico Nogueira, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_151-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_151-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a roçadura, ações de tapa-buracos e a limpeza dos cursos d’água no caminho de cavaleiro da Serra da Onça, que dá acesso à Boca do Mato e Comunidade Debaixo da Serra.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_152-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_152-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de construção de bueiro na Rua Benedito Fonseca de Andrade, Bairro Vila dos Franceses.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Erivelton Rodrigues da Silva, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_153-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_153-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da entrada do Serrote.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/idicacao_154.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/idicacao_154.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de solicitar à empresa de telefonia claro a instalação da tecnologia 4G neste município.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_155.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro na Rua Liberdade próximo ao número 314.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_156.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o deslocamento da caixa de passagem de esgoto em frente à garagem residencial na Rua Antônio Bernardino da Silva nº 267.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_157.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de poste, braço e luminária no antigo Pontilhão, no Bairro Niterói.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_158-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_158-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina e limpeza das ruas do Bairro Fábrica.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_159-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_159-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o afundamento da rede fluvial na Rua São Sebastião, Bairro Fábrica.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_160-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_160-2021.pdf</t>
   </si>
   <si>
     <t>Que seja colocado cascalho na entrada da Fazenda da Esperança.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_161-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_161-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de cascalho na estrada que dá acesso ao Sítio do Sr. João Milhão.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_162-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_162-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja providenciada a notificação do proprietário do imóvel situado na Avenida Dom Silvério, entre o Açougue Central e o Consultório Odontológico para a realocação da lixeira que ali se encontra, de modo a evitar que os pedestres que circulam na calçada venham a sofrer acidentes.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_163-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_163-2021.pdf</t>
   </si>
   <si>
     <t>Retirada de entulho na Rua Bias Fortes, 161.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_164-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_164-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção dos bloquetes no entroncamento entre as ruas Antônio Jacinto de Faria e Emília Altomare.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_165.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_165.pdf</t>
   </si>
   <si>
     <t>1 – Que sejam instaladas placas em nas proximidades do Açougue Central indicando a proibição de conversão dos veículos oriundos da Av. Governador Valadares e da Rua Dom Silvério;_x000D_
 2 – Que seja instalada placa que aponte área de “Carga e Descarga” em frente ao Supermercado Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_166-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_166-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construído um quebra-molas na Rua José Santos, em frente ao nº 158.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_167-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_167-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de realizar o calçamento do aclive, após ponte do Bairro Viegas e, no mesmo bairro, calçar a subida do início casa do Barroso.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>José Maria de Paula, Ronicelson de Andrade Pereira</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_168-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_168-2021.pdf</t>
   </si>
   <si>
     <t>Que a Rua das Figueiras, Bairro Chico Nogueira, seja incluído no próximos projetos de calçamento.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_169-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_169-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a rampa de acesso na esquina das Ruas São Vicente e Praça Presidente Vargas, no Centro.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_170-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_170-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um bueiro entre a Escola Nossa Senhora Aparecida e a casa da Sra. Doralice.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_171-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_171-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados os reparos e adequações nos banheiros do antigo Grupo Escolar da Comunidade Debaixo da Serra, onde acontecem os atendimentos médicos.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_172-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_172-2021.pdf</t>
   </si>
   <si>
     <t>1- Que seja providenciada a manutenção da Rua João Neves;_x000D_
 2- Que seja empregada a máquina motoniveladora e que seja realizada a capina na Rua Projetada, altura do nº 379, Bairro Hospital, próximo à casa do Tão.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_173-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_173-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a troca da lâmpada queimada na Rua André Garcia, altura do nº 204, Bairro Hospital.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_174-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_174-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de poste e luminária na Rua Benedito José de Oliveira, Bairro Britador.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_175-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_175-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina e a construção de bueiro na Rua Vereador Vicente Guizalbert de Souza, Bairro Várzea.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_176-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_176-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina e limpeza da Rua Presidente Kennedy (Beco do Niterói) e substituição dos paralelepípedos por outra pavimentação.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_177-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_177-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura avalie a possibilidade de colocar um guarda noturno e/ou câmeras de vigilância no cemitério municipal.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_178-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_178-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura avalie a possibilidade de colocar braço e luminária na esquina da Rua Aurora Soly de Carvalho, próximo ao nº 303.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_179-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_179-2021.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura valie a possibilidade de colocação de grade de proteção na Praça da Rua São José, no morro próximo aos Vicentinos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_180-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_180-2021.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de instalação de grade de proteção e parapeito ao lado do cemitério, na Rua São José, próximo à quadra de malha e campinho.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_181-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_181-2021.pdf</t>
   </si>
   <si>
     <t>Que a Rua Rachid José de Abraão, no Bairro Vila dos Franceses, seja incluída nos próximos projetos de pavimentação.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_182-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_182-2021.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado o problema com as manilhas da rede de esgoto em frente ao salão de velório, que joga o esgoto no Córrego Milho Branco.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_183-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_183-2021.pdf</t>
   </si>
   <si>
     <t>1 – Sugestão de horário de trabalho para os garis de nosso município: que seja avaliada junto ao setor jurídico da Prefeitura Municipal, a possibilidade de que a jornada de trabalho dos garis seja entre 04h e 12h (cumprindo assim às 08h diárias de serviço). Ou que seja avaliada, ainda juridicamente, a possibilidade de ser de 05h às 12h (07h por dia de serviço), já que irão começar mais cedo, talvez haja a possibilidade de uma jornada menor que a de 8 horas diárias. Reitero, com avaliação jurídica.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_184-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_184-2021.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado o problema de empoçamento de água da chuva na Rua Américo Ferreira Pena, Bairro Várzea.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_185-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_185-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de meio fio na Rua H, Loteamento Lava Pés.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_186-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_186-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção da estrada rural que liga Bom Jardim de Minas à Mutuca, passando por São Bento, com o emprego da máquina motoniveladora e a construção de 03 mata-burros.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_187-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_187-2021.pdf</t>
   </si>
   <si>
     <t>1- Calçamento na rua Pedro Alves Monteiro, Bairro Jardim das Paineiras.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_188-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_188-2021.pdf</t>
   </si>
   <si>
     <t>1-Que seja construído um quebra-mola na rua Rachid José Abraão, bairro vila dos Franceses na esquina com a rua D. Dimas Abbud.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_189-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_189-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja verificada a possibilidade de construção de meio-fio e/ou canaleta, de modo a viabilizar a instalação e o fornecimento de água na Rua São João, no Bairro Chico Nogueira o que, de acordo com o órgão responsável – COPASA – se faz necessário para que o fornecimento seja estabelecido</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_190.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura forneça caçamba para lixo, na Comunidade do Pacau.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/oficio_191-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/oficio_191-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura estude a possibilidade de fornecer tablets para os alunos e professores das Escolas Municipais de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_192-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_192-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura tome providências em relação a fiação elétrica exposta na quadra da Vila Formosa;_x000D_
 2 – Que sejam tomadas providências em relação aos buracos atrás do parquinho da Vila Formosa.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicao_193-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicao_193-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura faça a limpeza das ruas do Taboão e retire os entulhos.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_194-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_194-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura faça um aterro na Estrada do Quilombo perto da ponte das Três Barras e, se possível, coloque cascalho nos pontos mais críticos.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_195-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_195-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a seja feita a manutenção e, se possível, a pavimentação da estrada que liga a ponte do Sadoth à MRS.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_196-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_196-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura solicite à Polícia Militar o aumento do policiamento ostensivo na Praça Getúlio Vargas, com uma viatura permanente no local nos finais de semana;_x000D_
 2 – Que seja designado um fiscal da Covid para fiscalizar os comércios da Praça nos finais de semana à noite, com o apoio da PM;_x000D_
 3 – Que seja resolvido a questão dos carros de som que, após o fechamento dos comércios locais (bares), ligam o som, causando incômodo aos moradores da região central.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_197-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_197-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja desentupido o bueiro na Rua José Domingos da Cruz, no Bairro Jardim das Paineiras, próximo à casa da Dona Fezinha.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_198-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_198-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que seja feita uma revisão da conclusão da obra na esquina da Rua São Vicente com a Rua José Teixeira (em frente à Praça da Matriz), pois ficou um rebaixamento no nível da rua.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_199-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_199-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura providencie a canalização ou o desvio da água pluvial, advinda de dois morros, que convergem em uma canaleta natural e passa no terreno da última casa da Rua São Sebastião (nº 350), Bairro Fábrica._x000D_
 2 – Que a Defesa Civil seja acionada para a avaliação do caso.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_200-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_200-2021.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura providencie a instalação de lixeiras no Estádio Municipal</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Erivelton Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_201-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_201-2021.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura providencie a substituição da caixa d’água da Comunidade do Pacau, por uma com capacidade maior.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_202-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_202-2021.pdf</t>
   </si>
   <si>
     <t>1 – Que a Prefeitura providencie um ponto de ônibus coberto em frente ao asilo, no local onde as pessoas embarcam no ônibus para as consultas em Juiz de Fora.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Joaquim Laércio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo e o Conselho Municipal de Saneamento Básico e dá outras providências</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/653/pl_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/653/pl_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Bairro Sidney Marques</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/716/pl_03-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/716/pl_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de salários e vencimentos dos servidores públicos de Bom Jardim de Minas/MG  e dá outras providências</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/742/pl_04-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/742/pl_04-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais as entidades que menciona e dá outras providências</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/762/pl_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/762/pl_05-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Educação, integrado ao  FUNDEB como Câmara e dá outras providências</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/763/pl_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/763/pl_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos profissionais da educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/764/pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/764/pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas para atendimento privado pela Patrulha Mecanizada Rural do Município de Bom Jardim de Minas e dá outras providências</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/765/pl_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/765/pl_08-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/766/pl_09-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/766/pl_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Selo Comércio Bonjardinense Sustentável"</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/767/pl_10-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/767/pl_10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção, preservação e promoção do patrimônio cultural do município de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/768/pl_11-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/768/pl_11-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 7.190,00 e dá outras providências</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/769/pl_12-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/769/pl_12-2021.pdf</t>
   </si>
   <si>
     <t>Insere no orçamento vigente a natureza de despesa que menciona no valor de R$ 284.500,00 e dá outras providências</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/770/pl_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/770/pl_13-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 394.380,00 e dá outras providências</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_014-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_014-2021.pdf</t>
   </si>
   <si>
     <t>Declara como essencial a prática de atividade física e do exercício físico em estabelecimentos prestadores de serviços com esta finalidade, na forma que especifica.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/815/pl_015-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/815/pl_015-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Selo Comércio Bonjardinense Sustentável" e dá outras providências</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/816/pl_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/816/pl_16-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos para recolhimento de tributos municipais vencidos</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/817/pl_17-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/817/pl_17-2021_2.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de Crédito Adicional Especial no valor de R$ 2.110,00 e dá outras providências</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/818/pl_18-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/818/pl_18-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo a proceder à permissão, a título precário, de uso do bem público que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/819/pl_19-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/819/pl_19-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo a proceder à permissão, a título precário e oneroso, de uso do bem público que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/821/pl_20-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/821/pl_20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e denominação do Posto de Atendimento Municipal para fins de gestão descentralizada e atendimento aos moradores do Taboão e Zona Rural e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/822/pl_21-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/822/pl_21-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Emenda ao Art.1º da Lei 1606 de  05 de março de 2021</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/823/pl_22-2021_-_ldo.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/823/pl_22-2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e a execução da Lei Orçamentária do exercício financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/830/pl_23-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/830/pl_23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções sociais à Corporação Musical União Bonjardinense que menciona e dá outras providências</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/842/pl_24-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/842/pl_24-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Circo Itinerante instalado no Município de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/843/pl_25-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/843/pl_25-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Cultura Viva em conformidade com a Lei Federal nº 13.018/2014 e dá outras providências</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/844/pl_26-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/844/pl_26-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Arquivo Público Municipal de Bom Jardim de Minas/MG, define as diretrizes da política municipal de arquivos públicos e privados e cria o Sistema Municipal de Arquivos - SISMARQ</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/845/pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/845/pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proteção, Preservação e Promoção do Patrimônio Cultural do Município de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/846/pl_28-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/846/pl_28-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Concessão de Utilidade Pública - AMARGE</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/856/pl_29-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/856/pl_29-2021.pdf</t>
   </si>
   <si>
     <t>Denomina espaços públicos e dá dá outras providências</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/858/pl_30-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/858/pl_30-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Valorização da Vida e da Saúde Mental, destinada à prevenção da depressão, do suicídio e da automutilação.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/869/pl_31-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/869/pl_31-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso de bem imóvel do município para instalação de indústria - Britax</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/870/pl_32-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/870/pl_32-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso de bem imóvel do município para instalação de indústria - "Serraria Jordão"</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/889/pl_33-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/889/pl_33-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Jardim de Minas por intermédio do Poder Executivo, a pactuar autorização administrativa de uso de bem público municipal com o Sindicato dos Produtores Rurais do Município de Bom Jardim de Minas e dá outras providências</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/890/pl_34-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/890/pl_34-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de logradouro público - Estrada Rural que liga a Rodovia Vital Brasil - BR 267 ao Distrito do Taboão e dá outras providências</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/891/pl_35-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/891/pl_35-2021.pdf</t>
   </si>
   <si>
     <t>Denomina espaços públicos e dá outras providências - Av. Prefeito Genivaldo Marques de Paula</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/908/pl_36-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/908/pl_36-2021.pdf</t>
   </si>
   <si>
     <t>Denomina espaços públicos e dá outras providências - Parque Industrial Wilson Alcântara da Cunha</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/923/pl_37-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/923/pl_37-2021_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel do município para instalação de indústria</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/924/pl_38-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/924/pl_38-2021_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Jardim de Minas a contratar com o Banco de Desenvolvimento de Minas Gerais S/A BDMG, operações de crédito com outorga de garantia e dá outras providências. - R$ 700.000,00</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/925/pl_39-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/925/pl_39-2021.pdf</t>
   </si>
   <si>
     <t>Insere no orçamento vigente a natureza de despesa que menciona no valor de R$ 700.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/926/pl_40-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/926/pl_40-2021_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Jardim de Minas a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências. (R$ 761.835,30)</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/927/pl_41-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/927/pl_41-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 761.835,30</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/931/plo_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/931/plo_42-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Idoso e do Fundo Municipal do Idoso no âmbito de Bom Jardim de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/947/pl_43-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/947/pl_43-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem público e autoriza o Município de Bom Jardim de Minas, por intermédio do Poder Executivo, a efetuar a doação de bem público municipal para a Agência de Cooperação Intermunicipal em Saúde Pé da Serra - ACISPES, e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/948/pl_44-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/948/pl_44-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 1.519 de 03 de janeiro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/949/pl_45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/949/pl_45-2021.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel do município para instalação de indústria - CONSTRUPAV</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_47-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_47-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público a realizar a cobrança de taxa de inscrição e a conceder premiação nos eventos esportivos promovidos pelo Município de Bom Jardim de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/pl_48-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/pl_48-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Jardim de Minas a contratar com o Banco de Desenvolvimento de Minas Gerais S/A BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl_49-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl_49-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta novos dispositivos à Lei Municipal nº 1.570/2020, que autoriza o uso do Estádio Municipal para jogos de competições de clubes esportivos bonjardinenses.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/projeto_de_lei_50-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/projeto_de_lei_50-2021.pdf</t>
   </si>
   <si>
     <t>Denomina espaços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_51-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_51-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_52-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_52-2021.pdf</t>
   </si>
   <si>
     <t>Estima Receita e fixa a Despesa do Município de Bom Jardim de Minas para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/pl_53-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/pl_53-2021.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Educação no Trânsito e Segurança ao Pedestre"</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_54-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_54-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso de bem imóvel do município para instalação de indústria.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/pl_55-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/pl_55-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir imóvel licitado pela CEMIG Distribuição S.A. - CEMIG D, e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/pl_56-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/pl_56-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$277.400,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl_57-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl_57-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Monitoramento no âmbito do Município de Bom Jardim de Minas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/pl_58-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/pl_58-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel do município para instalação de indústria - VC Pré-Moldados e Artefatos de Cimento LTDA</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_059.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_059.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$ 559.600,00 e dá outras providências".</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/pl_060.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/pl_060.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei 1.601 de 28 de dezembro de 2020, e dá outras providências".</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/pl_061.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/pl_061.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Adicional Especial no valor de R$ 790.214,36 e dá outras providências".</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/pl_062.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/pl_062.pdf</t>
   </si>
   <si>
     <t>"Insere no orçamento vigente a natureza de despesa que menciona no valor de R$ 350.000,00 e dá outras providências".</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_063-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_063-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Parte de Terreno Público Municipal para uso da empresa Ecolog Gestão e Serviço LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_064-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_064-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial no valor de R$ 480.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_no_065-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1 da Lei 1.627 de 21 de junho de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/pl_66-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/pl_66-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional no valor de R$ 360.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_67-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_67-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos suplementares com a fonte de recursos do excesso de arrecadação.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_68-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_68-2021_2.pdf</t>
   </si>
   <si>
     <t>Formaliza a marca da Biblioteca Municipal Irmã Inácia</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/pl_69-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/pl_69-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções da Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ ACISPES, nos termos e para os fins da Lei nº11.107/2005.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl_70-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl_70-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica a adesão do Município de Bom Jardim de Minas-MG à Agência de Cooperação Intermunicipal em Saúde Pé da Serra/ Acispes e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/pl_71-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/pl_71-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Município de Liberdade/MG, para custeio e execução de serviços de Centro Atenção Psicossocial - CAPS, tudo conforme Termo de Conduta e Termo de Intenção anteriormente assinados.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pl_72-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pl_72-2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação de logradouro público na Vila Formosa</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/pres_01-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/pres_01-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Caixa de Sugestões - Minha Cidade Melhor" no âmbito do Poder Legislativo de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/pres_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/pres_02-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identidade Funcional dos Vereadores da Câmara Municipal de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPR</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_resolucao_03-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_resolucao_03-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal a fim de modificar as datas das Reuniões Ordinárias do Legislativo.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/pre_04-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/pre_04-2021.pdf</t>
   </si>
   <si>
     <t>Institui a homenagem do Diploma de Honra ao Mérito do Legislativo.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_resolucao_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_resolucao_05-2021.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Cidadã Honorária Carolina Lourdes Vicentini.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_resolucao_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_resolucao_06-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Cidadã Benemérita à Sr. Cristiane Altomare Carvalho Ribeiro Marques.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_resolucao_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_resolucao_07-2021.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Cidadão Benemérito ao Sr. Damião Juvenal Neto</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_resolucao_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_resolucao_08-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo à Sra. Rita Maria de Almeida</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_resolucao_09-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_resolucao_09-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo ao Sr. João Atarcíso Martins Machado.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_resolucao_10-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_resolucao_10-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo ao Sr. Ronaldo Eugênio de Souza Lima.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_resolucao_11-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_resolucao_11-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadão Honorário ao Sr. Tiago Esteves da Rocha Primo.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_resolucao_12-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_resolucao_12-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadã Benemérita à Sra. Oranides Cândida de Jesus Macedo.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/projeto_de_resolucao_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/projeto_de_resolucao_13-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo ao Sr. José Raimundo da Silva.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/pres_14-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/pres_14-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 04/2021, que institui a homenagem do Diploma do Mérito Legislativo.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/pdl_01-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/pdl_01-2021.pdf</t>
   </si>
   <si>
     <t>Concede o diploma de mérito legislativo à Sra. Carolina Lourdes Vicentini.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/pdl_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/pdl_02-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária bonjardinense à Sra. Cristiane Altomare Carvalho Ribeiro Marques.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/pdl_03-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/pdl_03-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário bonjardinense ao Sr. Damião Juvenal Neto.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/pdl_04-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/pdl_04-2021.pdf</t>
   </si>
   <si>
     <t>Concede o diploma do mérito legislativo à Sra. Rita Maria de Almeida.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/pdl_05-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/pdl_05-2021.pdf</t>
   </si>
   <si>
     <t>Concede o diploma do mérito legislativo ao Sr. João Atarcíso Martins Machado.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/pdl_06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/pdl_06-2021.pdf</t>
   </si>
   <si>
     <t>Concede o diploma do mérito legislativo ao Sr. Ronaldo Eugênio de Souza Lima.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/pdl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/pdl_07-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário bonjardinense ao Sr. Tiago Esteves da Rocha Primo.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/pdl_08-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/pdl_08-2021.pdf</t>
   </si>
   <si>
     <t>Concede o diploma do mérito legislativo ao Sr. José Raimundo da Silva.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/decreto_legislativo-_09-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/decreto_legislativo-_09-2021.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorário bomjardinense à Sra. Oranides Cândida de Jesus Macedo.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pdl_10-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pdl_10-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadã Honorária à Sra. Carolina Loures Vincentini.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/pdl_11-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/pdl_11-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadã Benemérita à Sra. Cristiane Altomare Carvalho Ribeiro Marques</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/pdl_12-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/pdl_12-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadão Benemérito ao Sr. Damião Juvenal Neto</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pdl_13-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pdl_13-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo à Sra. Rita Maria de Almeida.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/pdl_14-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/pdl_14-2021.pdf</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/pdl_15-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/pdl_15-2021.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pdl_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pdl_16-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadão Honorário ao Sr. Tiago esteves da Rocha Primo.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/pdl_17-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/pdl_17-2021_2.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Legislativo ao Sr. José Raimundo da Silva</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/pdec_18-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/pdec_18-2021.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadã Benemérita à Sra. Oranides Cândida de Jesus Macedo</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_01-_pl_03-2021_-_aditiva.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_01-_pl_03-2021_-_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda 01 - Aditiva - ao Projeto de Lei 03-2021</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/738/emenda_02-_pl_03-2021_-_modificativa.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/738/emenda_02-_pl_03-2021_-_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 - Modificativa - ao Projeto de Lei 03-2021</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/739/emenda_03-_pl_03-2021_-_aditiva.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/739/emenda_03-_pl_03-2021_-_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda 03 - Aditiva - ao Projeto de Lei 03-2021</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>CESAS - Comissão De Educação, Saúde, Assistência Social, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_01-pl06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_01-pl06-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/2021 -  Modificativa, ao Projeto de Lei 06-2021:  Modifique-se a ementa do projeto de lei em epígrafe; Modifique-se o artigo 1º do projeto de lei em tela</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_02-pl06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_02-pl06-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 - Modificativa, ao Projeto de Lei 06-2021, modifique-se o § 1o do artigo 2º do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_03-pl06-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_03-pl06-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03, ao Projeto de Lei 06-2021, Modifiquem-se os incisos I e IV do § 4o do artigo 2o do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/805/emenda_no_01-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/805/emenda_no_01-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei no 07/2021 - Ajustes de Redação - Modifique-se a ementa do projeto de lei em epígrafe / Remaneje-se a Seção III do projeto, que dispõe sobre o “Fundo Municipal de Desenvolvimento Rural Sustentável”</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_no_02-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_no_02-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 02 ao Projeto de Lei no 07/2021- (Emenda Modificativa e Aditiva) - Modifique-se o caput do artigo 1o do projeto de lei em epígrafe e acresça-se a ele o parágrafo único</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/807/emenda_no_03-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/807/emenda_no_03-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 03 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se o § 2º ao artigo 2dº o projeto de lei, e renumere-se o seu atual parágrafo único como “§ 1º”</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/808/emenda_no_04-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/808/emenda_no_04-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 04 ao Projeto de Lei no 07/2021 - (Emenda Modificativa e Aditiva) - Modifique-se a redação do caput e do § 2º do artigo 4º, para melhor clareza de seu enunciado, e acresça-se ao mesmo artigo o § 3º</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/809/emenda_no_05-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/809/emenda_no_05-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 05 ao Projeto de Lei no 07/2021 - (Emenda Modificativa e Aditiva) - Acresça-se o § 2º ao artigo 13 do projeto de lei, com a redação abaixo, e modifique-se o texto de seu parágrafo único, que fica também renumerado como “§ 1º”</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/810/emenda_no_06-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/810/emenda_no_06-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 06 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se os parágrafos 1º e 2º ao artigo 19 do projeto de lei 07-2021</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/811/emenda_no_07-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/811/emenda_no_07-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 07 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se um novo artigo após o atual artigo 19 do projeto de lei 07/2021</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>CAMPN - Comissão De Agricultura, Meio Ambiente E Do Patrimônio Natural</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/812/emenda_no_08-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/812/emenda_no_08-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 08 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se um novo artigo após o atual artigo 23 do projeto de lei 07-2021</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/813/emenda_no_09-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/813/emenda_no_09-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 09 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se um novo artigo após o atual artigo 5º do projeto de lei (da Seção III – Do Uso das Máquinas)</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/814/emenda_no_10-2021_-_pl_07-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/814/emenda_no_10-2021_-_pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 10 ao Projeto de Lei no 07/2021 - (Emenda Aditiva) - Acresça-se um novo artigo após o atual artigo 4o do projeto de lei (no final da Seção II – Dos Beneficiários)</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COFTC - Comissão De Finanças, Orçamento E Tomada De Contas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_01-pl_16-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_01-pl_16-2021.pdf</t>
   </si>
   <si>
     <t>Emenda no 01 ao Projeto de Lei no 16/2021 - Emenda Modificativa - Modifique-se o artigo 2º do projeto de lei em tela.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/848/emenda_01-pl_17-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/848/emenda_01-pl_17-2021_2.pdf</t>
   </si>
   <si>
     <t>Emenda no 01 ao Projeto de Lei no 17/2021 - Emenda Modificativa - Modifique-se o caput do artigo 1º do projeto de lei em epígrafe; Modifique-se o artigo 2º do projeto de lei em tela</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>Emenda no 01 ao Projeto de Lei no 20/2021 - Emenda Supressiva e Modificativa - Suprima-se integralmente o artigo 2º e consequentemente modifique-se a ementa do projeto de lei 20/2021</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/877/emenda_01_ao_pl_26-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/877/emenda_01_ao_pl_26-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 26/2021 - Emenda Modificativa - Modifique-se a denominação da Seção I do Capítulo V do projeto de lei, assim como, o caput e parágrafos do artigo 22, e ainda os caputs dos artigos 23, 25, 26, 28, 29, 30 e 31.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/878/emenda_02_ao_pl_26-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/878/emenda_02_ao_pl_26-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 26/2021 - Modificativa - Modifique-se o caput do artigo 6º do projeto de lei em tela.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_01_ao_pl_29-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_01_ao_pl_29-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 29/2021 - Modificativa - Modifique-se o artigo 4º do projeto de lei em epígrafe.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/880/emenda_01_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/880/emenda_01_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 27/2021 - Modificativa e Supressiva - Modifique-se o artigo 65 do projeto de lei em epígrafe, com acréscimo do parágrafo único</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/881/emenda_02_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/881/emenda_02_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 27/2021 - Fica suprimido o Capítulo X do Título II do projeto de lei em tela, que trata das “Atividades Circenses”, abrangendo os artigos 85 e 86.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/882/emenda_03_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/882/emenda_03_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei no 27/2021 - Modificativa - Modifique-se o artigo 49 (caput e incisos) e o parágrafo único do artigo 53 do projeto de lei em tela</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/883/emenda_04_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/883/emenda_04_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04 ao Projeto de Lei no 27/2021 - Modifique-se o artigo 115 do projeto de lei em tela</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/884/emenda_05_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/884/emenda_05_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 05 ao Projeto de Lei no 27/2021 - Modificativa/Supressiva - Modifique-se o artigo 88 do projeto de lei em tela, suprimindo-se a parte final de seu caput e o seu parágrafo único</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/885/emenda_06_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/885/emenda_06_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 06 ao Projeto de Lei nº 27/2021 - Emenda Modificativa/Supressiva - Modifique-se o caput e os incisos do artigo 91 do projeto de lei em tela</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/886/emenda_07_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/886/emenda_07_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 07 ao Projeto de Lei nº 27/2021 - Aditiva - Acrescente-se um novo artigo após o atual artigo 91 do projeto de lei em tela.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/887/emenda_08_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/887/emenda_08_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 08 ao Projeto de Lei nº 27/2021 - Aditiva - Acrescente-se um novo artigo após o atual artigo 112 do projeto de lei em tela.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/888/emenda_09_ao_pl_27-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/888/emenda_09_ao_pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 09 ao Projeto de Lei nº 27/2021 - Emenda de Redação - Promova-se as necessárias adequações de redação, de remissões e de técnica legislativa.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>COFTC - Comissão De Finanças, Orçamento E Tomada De Contas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/937/emenda_01-pl22-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/937/emenda_01-pl22-2021.pdf</t>
   </si>
   <si>
     <t>Emenda 01, Modificativa e Aditiva ao PL 22-2021 - Ficam acrescidos os parágrafos 1º a 11 ao artigo 8º do projeto em tela.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/938/emenda_02-pl22-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/938/emenda_02-pl22-2021.pdf</t>
   </si>
   <si>
     <t>Emenda 02 - Modificativa ao PL 22-2021, Fica modificado o caput do artigo 10 do projeto em tela.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/939/emenda_01-pl32-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/939/emenda_01-pl32-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 32/2021, Modificativa: Modifique-se o caput do artigo 1º do projeto de lei em epígrafe, a fim de corrigir a razão social da empresa beneficiária da concessão.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/940/emenda_02-pl32-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/940/emenda_02-pl32-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 32/202, Modificativa: Modifique-se o caput do artigo 2º do projeto de lei em tela.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/941/emenda_03-pl32-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/941/emenda_03-pl32-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei nº 32/2021, Modificativa: Modifique-se o inciso III e o parágrafo único do artigo 3º do projeto de lei em epígrafe.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/942/emenda_01-pl_38-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/942/emenda_01-pl_38-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 38/2021, Modificativa. Modifique-se o texto do artigo 1º do projeto de lei em epígrafe, corrigindo-se a denominação da linha de financiamento cuja adesão é por ele autorizada.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/943/emenda_01-pl_39-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/943/emenda_01-pl_39-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 39/2021, Modificativa: Modifiquem-se a EMENTA e o artigo 1º do projeto de lei em epígrafe.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>CESAS - Comissão De Educação, Saúde, Assistência Social, CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, Comissões - CMS</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/981/emenda_no_01_ao_pl_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/981/emenda_no_01_ao_pl_42-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 42/2021, Modificativa e Aditiva: Modifique-se o artigo 3º do projeto de lei em tela e acrescentem-se lhe 5 parágrafos.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/982/emenda_no_02_ao_pl_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/982/emenda_no_02_ao_pl_42-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 42/2021- Modificativa e Aditiva: Modifique-se a ementa do projeto de lei em epígrafe; Modifique-se o caput e o § 1º do artigo 1º do projeto de lei em epígrafe;  Substituam-se todas as alusões contidas neste projeto de lei, em relação ao Conselho Municipal por ele tratado; Substituam-se todas as alusões contidas neste projeto de lei, em relação ao Fundo Municipal por ele tratado; Modifique-se o artigo 19 do projeto</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/983/emenda_no_03_ao_pl_42-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/983/emenda_no_03_ao_pl_42-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei nº 42/2021 - Emenda Modificativa e Aditiva: Promovam-se as seguintes adequações de remissões de leis e denominações de órgãos públicos municipais: “Secretaria Municipal de Ação Social”,  “Secretaria Municipal de Fazenda”; “Lei federal no 12.213/2010”.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 44/2021 - Modificativa - Modifique-se o artigo 1º do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Pedro Vanderli Rezende</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/emenda_01-pl45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/emenda_01-pl45-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 45/2021 - Emenda de Redação - Modifique-se a identificação do parágrafo único do artigo 4º do projeto de lei em epígrafe, passando a constar como “§ 4º”, mantendo-se inalterada a respectiva redação.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/emenda_02-pl45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/emenda_02-pl45-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 45/2021 - Modificativa - Modifique-se o § 2º do artigo 1º do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/emenda_03-pl45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/emenda_03-pl45-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei nº 45/2021 - Aditiva - Modifique-se o parágrafo único do artigo 2º do projeto de lei em tela.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/emenda_04-pl45-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/emenda_04-pl45-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04 ao Projeto de Lei nº 45/2021 - Modificativa - Modifique-se o inciso III do artigo 3º do projeto de lei em epígrafe.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/emenda_01-pl_53-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/emenda_01-pl_53-2021.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei 53/2021 - Aditiva - Acrescente-se um novo inciso ao final do artigo 2º do projeto de lei em epígrafe.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/emenda_01-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/emenda_01-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 46/2021 - Modificativa - Modifique-se o caput do artigo 1º do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/emenda_02-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/emenda_02-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 46/2021 - Modificativa - Modifique-se o § 2º do artigo 1º do projeto de lei em epígrafe</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/emenda_03-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/emenda_03-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei nº 46/2021 - De Redação - Modifique-se a identificação do parágrafo único do artigo 4º do projeto de lei em epígrafe, passando a constar como “§ 4º”, mantendo-se inalterada a respectiva redação</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/emenda_04-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/emenda_04-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04 ao Projeto de Lei nº 46/2021 - Aditiva - Acrescentem-se os parágrafos 2º a 5º ao artigo 2º do projeto de lei em tela, com a redação abaixo, e renumere-se o parágrafo único como § 1º</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_05-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_05-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 05 ao Projeto de Lei nº 46/2021- Modificativa - Modifique-se o inciso III do artigo 3º do projeto de lei em epígrafe, passando a constar com a seguinte redação, acrescida de duas alíneas.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/emenda_06-pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/emenda_06-pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Emenda nº 06 ao Projeto de Lei nº 46/2021 - Aditiva - Acrescente-se o inciso V ao artigo 3º do projeto de lei em epígrafe, acrescida de duas alíneas.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Resolução 04/2021 - Modificativa - Fica reformulado o artigo 3° do Projeto de Resolução em tela, alterando- se a data da homenagem.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Resolução 04/2021 - Modificativa - Fica reformulado o artigo 3º, passando a ser promulgada por Resolução.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/apropriacao_de_despesa_01-alexsandro.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/apropriacao_de_despesa_01-alexsandro.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 01-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/apropriacao_de_despesa_02-erivelton.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/apropriacao_de_despesa_02-erivelton.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/apropriacao_de_despesa_03-jose_maria.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/apropriacao_de_despesa_03-jose_maria.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 03-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/apropriacao_de_despesa_04-manoel.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/apropriacao_de_despesa_04-manoel.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 04-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/apropriacaode_despesa_05-mateus.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/apropriacaode_despesa_05-mateus.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 05-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/apropriacao_de_despesa_06-eliana.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/apropriacao_de_despesa_06-eliana.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 06-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/apropriacao_de_despesa_07-pedro.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/apropriacao_de_despesa_07-pedro.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 07-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/apropriacao_de_despesa_08-ronicelson.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/apropriacao_de_despesa_08-ronicelson.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 08-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/apropriacao_de_despesa_09-valdelei.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/apropriacao_de_despesa_09-valdelei.pdf</t>
   </si>
   <si>
     <t>Emenda de Apropriação de Despesa 09-2021 ao PL 52-2021</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>Emenda nº 01 - Supressiva, Modificativa e Aditiva ao Projeto de Lei nº 052/2021 - Fica reformulado o artigo 5° do Projeto de Lei em tela, promovendo- se a supressão de seu inciso II e a aglutinação do seu do seu caput com o atual inciso I, e ainda acrescentando um novo parágrafo.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Erivelton Rodrigues da Silva, Manoel Carlos de Souza Abbud, Mateus Carvalho Vitoriano</t>
   </si>
   <si>
     <t>Emenda 01(Supressiva, Modificativa e Aditiva) ao Projeto de Lei 70/2021 - Fica reformulado o artigo 2° do Projeto de Lei em tela, promovendo- se a supressão do termo “dispensa de ratificação do legislativo”</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/820/mensagem_de_veto.docx</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/820/mensagem_de_veto.docx</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei 07/2021 - Art 8º, que veda a prestação de serviços a particulares, pela Patrulha Mecanizada Rural, nos dias de fins de semana.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/984/plc_01-2021_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/984/plc_01-2021_2.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 357 da Lei Complementar 23 de 13 de janeiro de 2021</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/plc_02-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/plc_02-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Art 6º da lei Complementar nº 01 de 13 de agosto de 1993</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>Pelo passamento de Bonifácio José Tamm Andrada</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>Pelo passamento de Dalva Helena de Almeida</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/849/substitutivo_01_ao_pl_18-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/849/substitutivo_01_ao_pl_18-2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao PL 18/2021, que dispõe sobre a autorização do Poder Executivo a proceder a permissão, à título precário, de uso do bem público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/932/substitutivo_ao_plo_041-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/932/substitutivo_ao_plo_041-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 761.835,30 e dá outras providências. Substitutivo ao PL 41-2021.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/933/substitutivo_ao_plo_039-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/933/substitutivo_ao_plo_039-2021.pdf</t>
   </si>
   <si>
     <t>Insere no Orçamento vigente a natureza de despesa que menciona no valor de R$ 700.000,00 e dá outras providências. Substitutivo ao PL 39-2021.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/934/substitutivo_ao_plo_038-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/934/substitutivo_ao_plo_038-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Bom Jardim de Minas a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências. Substitutivo ao PL 38-2021.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/substitutivo_ao_pl_46-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/substitutivo_ao_pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Uso de Bem Imóvel do município para instalação de indústria.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bem imóvel do município para instalação de indústria.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/substitutivo_07-2021_ao_pl_52-2021.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/substitutivo_07-2021_ao_pl_52-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Bom Jardim de Minas para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>REQC</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CANDIDATURA</t>
   </si>
   <si>
     <t>Requerimento de Candidatura à Mesa Diretora 2022 - Chapa 1</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>Requerimento de Candidatura à Mesa Diretora 2022 - Chapa 2</t>
   </si>
 </sst>
 </file>
 
@@ -5840,67 +5840,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/721/mocao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/722/mocao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/723/mocao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/724/mocao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/725/mocao_de_pesar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_de_pesar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/727/mocao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/728/mocao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/729/mocao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/779/mocao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/781/mocao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/782/mocao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/950/mocao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/951/mocao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/783/mocao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/952/mocao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/954/mocao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/956/mocao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/957/mocao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/958/mocao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/960/mocao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/961/mocao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/962/mocao_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/963/mocao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/964/mocao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/mocao_de_pesar_49-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/794/req_25-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_33-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_34-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_38-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_39-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_40-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_41-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_42-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_43-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_44-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_45-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_46-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_47-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_48-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_49-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_50-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_51-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_52-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_53-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_54-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_55-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_56-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/requerimento_57-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_58-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/requerimento_59-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/requerimento_60-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/requerimento_61-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/requerimento_062-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/scan-kyocera20210817082222.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_64-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/requerimento_66-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/requerimento_67-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/requerimento_68-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/requerimento_69-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/requerimento_70-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/requerimento_71-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/requerimento_72-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/requerimento_073-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/requerimento_074-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/requerimento_075-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/requerimento_076-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/requerimento_077-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/requerimento_078-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_079-2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_80-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_81-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_82-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_83-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_84-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_35-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_36-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_0045-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_0046-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_0047-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao-0048-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao-0049-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao-0050-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_0053-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao-0061-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_63-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_64-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_65-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_68-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_69-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_70-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_71-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_72-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_73-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_74-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_75-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_76-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_77-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_78-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_79-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_80-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_81-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_82-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_83-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_84-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_85-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_86-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_87-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_88-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_89-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_90-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao-0093-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_96-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_108-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_109-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_113-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_114-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_115-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_116-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_117-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_118-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_119-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_120-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_121-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_123-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_132-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_139-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_140-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_141-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_142-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_143-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_144-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_145-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_146-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_147-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_148-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_149-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_150-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_151-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_152-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_153-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/idicacao_154.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_158-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_159-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_160-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_161-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_162-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_163-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_164-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_166-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_167-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_168-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_169-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_170-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_171-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_172-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_173-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_174-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_175-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_176-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_177-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_178-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_179-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_180-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_181-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_182-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_183-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_184-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_185-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_186-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_187-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_188-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_189-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/oficio_191-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_192-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicao_193-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_194-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_195-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_196-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_197-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_198-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_199-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_200-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_201-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_202-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/653/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/716/pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/742/pl_04-2021_2.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/762/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/763/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/764/pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/765/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/766/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/767/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/768/pl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/769/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/770/pl_13-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_014-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/815/pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/816/pl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/817/pl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/818/pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/819/pl_19-2021_2.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/821/pl_20-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/822/pl_21-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/823/pl_22-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/830/pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/842/pl_24-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/843/pl_25-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/844/pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/845/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/846/pl_28-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/856/pl_29-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/858/pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/869/pl_31-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/870/pl_32-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/889/pl_33-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/890/pl_34-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/891/pl_35-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/908/pl_36-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/923/pl_37-2021_2.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/924/pl_38-2021_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/925/pl_39-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/926/pl_40-2021_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/927/pl_41-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/931/plo_42-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/947/pl_43-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/948/pl_44-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/949/pl_45-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_47-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/pl_48-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl_49-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_51-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_52-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_54-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/pl_55-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/pl_56-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl_57-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_059.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/pl_060.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/pl_061.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/pl_062.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_063-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_064-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/pl_66-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_67-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_68-2021_2.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl_70-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/pl_71-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/pres_01-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/pres_02-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/pre_04-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_resolucao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_resolucao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_resolucao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_resolucao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_resolucao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/projeto_de_resolucao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/pres_14-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/pdl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/pdl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/pdl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/pdl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/pdl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/pdl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/pdl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/pdl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/decreto_legislativo-_09-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pdl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/pdl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/pdl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pdl_13-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/pdl_14-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/pdl_15-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pdl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/pdl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/pdec_18-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_01-_pl_03-2021_-_aditiva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/738/emenda_02-_pl_03-2021_-_modificativa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/739/emenda_03-_pl_03-2021_-_aditiva.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_01-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_02-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_03-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/805/emenda_no_01-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_no_02-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/807/emenda_no_03-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/808/emenda_no_04-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/809/emenda_no_05-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/810/emenda_no_06-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/811/emenda_no_07-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/812/emenda_no_08-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/813/emenda_no_09-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/814/emenda_no_10-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_01-pl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/848/emenda_01-pl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/877/emenda_01_ao_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/878/emenda_02_ao_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_01_ao_pl_29-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/880/emenda_01_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/881/emenda_02_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/882/emenda_03_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/883/emenda_04_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/884/emenda_05_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/885/emenda_06_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/886/emenda_07_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/887/emenda_08_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/888/emenda_09_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/937/emenda_01-pl22-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/938/emenda_02-pl22-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/939/emenda_01-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/940/emenda_02-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/941/emenda_03-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/942/emenda_01-pl_38-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/943/emenda_01-pl_39-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/981/emenda_no_01_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/982/emenda_no_02_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/983/emenda_no_03_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/emenda_01-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/emenda_02-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/emenda_03-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/emenda_04-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/emenda_01-pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/emenda_01-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/emenda_02-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/emenda_03-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/emenda_04-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_05-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/emenda_06-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/apropriacao_de_despesa_01-alexsandro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/apropriacao_de_despesa_02-erivelton.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/apropriacao_de_despesa_03-jose_maria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/apropriacao_de_despesa_04-manoel.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/apropriacaode_despesa_05-mateus.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/apropriacao_de_despesa_06-eliana.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/apropriacao_de_despesa_07-pedro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/apropriacao_de_despesa_08-ronicelson.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/apropriacao_de_despesa_09-valdelei.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/820/mensagem_de_veto.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/984/plc_01-2021_2.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/plc_02-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/849/substitutivo_01_ao_pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/932/substitutivo_ao_plo_041-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/933/substitutivo_ao_plo_039-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/934/substitutivo_ao_plo_038-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/substitutivo_ao_pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/substitutivo_07-2021_ao_pl_52-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/721/mocao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/722/mocao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/723/mocao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/724/mocao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/725/mocao_de_pesar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_de_pesar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/727/mocao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/728/mocao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/729/mocao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/779/mocao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/780/mocao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/781/mocao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/782/mocao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/950/mocao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/951/mocao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/783/mocao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/952/mocao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/953/mocao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/954/mocao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/955/mocao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/956/mocao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/957/mocao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/958/mocao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/959/mocao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/960/mocao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/961/mocao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/962/mocao_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/963/mocao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/964/mocao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/mocao_de_pesar_49-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/645/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/646/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/649/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/793/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/794/req_25-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_33-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_34-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_38-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_39-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_40-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_41-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_42-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_43-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_44-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_45-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_46-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_47-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_48-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_49-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_50-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_51-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/966/requerimento_52-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_53-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/969/requerimento_54-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_55-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/requerimento_56-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/requerimento_57-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_58-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/requerimento_59-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/requerimento_60-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/requerimento_61-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/requerimento_062-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/scan-kyocera20210817082222.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_64-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/requerimento_66-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/requerimento_67-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/requerimento_68-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/requerimento_69-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/requerimento_70-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/requerimento_71-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/requerimento_72-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/requerimento_073-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/requerimento_074-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/requerimento_075-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/requerimento_076-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/requerimento_077-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/requerimento_078-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/requerimento_079-2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1356/requerimento_80-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1352/requerimento_81-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_82-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/requerimento_83-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/requerimento_84-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao-001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_35-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_36-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_39-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_41-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/775/indicacao_0045-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_0046-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_0047-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao-0048-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao-0049-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao-0050-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_0053-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao-0061-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_63-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_64-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_65-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_68-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_69-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_70-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_71-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_72-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_73-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_74-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_75-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_76-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_77-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_78-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_79-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/915/indicacao_80-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_81-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_82-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_83-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_84-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_85-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/916/indicacao_86-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/921/indicacao_87-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_88-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/929/indicacao_89-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_90-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao-0093-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_96-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/980/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_108-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_109-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_113-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_114-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_115-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_116-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_117-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_118-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_119-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_120-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_121-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_123-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_132-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_139-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_140-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_141-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_142-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_143-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_144-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_145-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_146-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_147-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_148-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_149-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_150-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_151-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_152-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_153-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/idicacao_154.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_158-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_159-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_160-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_161-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_162-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_163-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_164-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_166-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_167-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_168-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_169-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_170-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_171-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_172-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_173-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_174-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_175-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_176-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_177-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/indicacao_178-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_179-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_180-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_181-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_182-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_183-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_184-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_185-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_186-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_187-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_188-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_189-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/oficio_191-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_192-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/indicao_193-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_194-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_195-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_196-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_197-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_198-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_199-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_200-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_201-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_202-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/638/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/653/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/716/pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/742/pl_04-2021_2.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/762/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/763/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/764/pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/765/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/766/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/767/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/768/pl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/769/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/770/pl_13-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_014-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/815/pl_015-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/816/pl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/817/pl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/818/pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/819/pl_19-2021_2.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/821/pl_20-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/822/pl_21-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/823/pl_22-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/830/pl_23-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/842/pl_24-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/843/pl_25-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/844/pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/845/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/846/pl_28-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/856/pl_29-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/858/pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/869/pl_31-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/870/pl_32-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/889/pl_33-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/890/pl_34-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/891/pl_35-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/908/pl_36-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/923/pl_37-2021_2.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/924/pl_38-2021_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/925/pl_39-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/926/pl_40-2021_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/927/pl_41-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/931/plo_42-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/947/pl_43-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/948/pl_44-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/949/pl_45-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_47-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/pl_48-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl_49-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_51-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_52-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_54-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/pl_55-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/pl_56-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl_57-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_059.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/pl_060.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/pl_061.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/pl_062.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_063-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_064-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/pl_66-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/pl_67-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_68-2021_2.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1353/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl_70-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1372/pl_71-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/pres_01-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/pres_02-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/pre_04-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_resolucao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_resolucao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_resolucao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_resolucao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_resolucao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/projeto_de_resolucao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/pres_14-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1262/pdl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/pdl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/pdl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/pdl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/pdl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/pdl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/pdl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/pdl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/decreto_legislativo-_09-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pdl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/pdl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/pdl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pdl_13-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/pdl_14-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/pdl_15-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pdl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/pdl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/pdec_18-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_01-_pl_03-2021_-_aditiva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/738/emenda_02-_pl_03-2021_-_modificativa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/739/emenda_03-_pl_03-2021_-_aditiva.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_01-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_02-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_03-pl06-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/805/emenda_no_01-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_no_02-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/807/emenda_no_03-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/808/emenda_no_04-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/809/emenda_no_05-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/810/emenda_no_06-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/811/emenda_no_07-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/812/emenda_no_08-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/813/emenda_no_09-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/814/emenda_no_10-2021_-_pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_01-pl_16-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/848/emenda_01-pl_17-2021_2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/877/emenda_01_ao_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/878/emenda_02_ao_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_01_ao_pl_29-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/880/emenda_01_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/881/emenda_02_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/882/emenda_03_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/883/emenda_04_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/884/emenda_05_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/885/emenda_06_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/886/emenda_07_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/887/emenda_08_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/888/emenda_09_ao_pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/937/emenda_01-pl22-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/938/emenda_02-pl22-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/939/emenda_01-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/940/emenda_02-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/941/emenda_03-pl32-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/942/emenda_01-pl_38-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/943/emenda_01-pl_39-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/981/emenda_no_01_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/982/emenda_no_02_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/983/emenda_no_03_ao_pl_42-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/emenda_01-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1154/emenda_02-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/emenda_03-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/emenda_04-pl45-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/emenda_01-pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/emenda_01-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/emenda_02-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/emenda_03-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/emenda_04-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_05-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/emenda_06-pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1357/apropriacao_de_despesa_01-alexsandro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1359/apropriacao_de_despesa_02-erivelton.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/apropriacao_de_despesa_03-jose_maria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1361/apropriacao_de_despesa_04-manoel.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1362/apropriacaode_despesa_05-mateus.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1363/apropriacao_de_despesa_06-eliana.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1364/apropriacao_de_despesa_07-pedro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1365/apropriacao_de_despesa_08-ronicelson.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1366/apropriacao_de_despesa_09-valdelei.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/820/mensagem_de_veto.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/984/plc_01-2021_2.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/plc_02-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/849/substitutivo_01_ao_pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/932/substitutivo_ao_plo_041-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/933/substitutivo_ao_plo_039-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/934/substitutivo_ao_plo_038-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/substitutivo_ao_pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/substitutivo_07-2021_ao_pl_52-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H528"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>