--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -54,258 +54,258 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/989/mocao_de_pesar_01-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/989/mocao_de_pesar_01-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar 01-2020 pelo falecimento de Maria Aparecida Altomare Nardy Mattos</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/990/mocao_de_pesar_02-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/990/mocao_de_pesar_02-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar 02-2020, pelo falecimento de José Fernando da Silva</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/991/mocao_de_pesar_03-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/991/mocao_de_pesar_03-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 03-2020, pelo falecimento de Irley José Tinoco</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/992/mocao_de_pesar_04-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/992/mocao_de_pesar_04-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 04-2020, pelo falecimento de Maria Aparecida Carvalho Pereira</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/993/mocao_de_pesar_05-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/993/mocao_de_pesar_05-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 05-2020, pelo falecimento de José Jorge Landim</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/994/mocao_de_pesar_06-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/994/mocao_de_pesar_06-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 06-2020, pelo falecimento de Joaquim de Carvalho</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/995/mocao_de_pesar_07-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/995/mocao_de_pesar_07-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 07-2020, pelo falecimento de Maria José da Silva</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_08-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_08-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 08-2020, pelo falecimento de Jorge de Almeida Afonso</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_09-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_09-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 09-2020, pelo falecimento de Raimundo Alves Teixeira</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_de_pesar_10-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_de_pesar_10-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 10-2020, pelo falecimento de José Neves de Medeiros</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/mocao_de_pesar_11-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/mocao_de_pesar_11-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 11-2020, pelo falecimento de Benedita Marlene de Carvalho Dias</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_de_pesar_12-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_de_pesar_12-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 12-2020, pelo falecimento de Otaciano Rodrigues Alves</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_de_pesar_13-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_de_pesar_13-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 13-2020, pelo falecimento de Henrique Alves</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/mocao_de_pesar_14-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/mocao_de_pesar_14-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 14-2020, pelo falecimento de Joaquina de Jesus</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_pesar_15-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_pesar_15-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 15/2020, pelo falecimento de José Raimundo da Cunha</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_pesar_16-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_pesar_16-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 16, pelo falecimento de Sebastiana Pereira de Carvalho</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_louvor_e_aplauso_17-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_louvor_e_aplauso_17-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor e Aplauso nº 17,  em homenagem a Dalva Helena de Almeida Medeiros</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar nº 18/2020, pelo falecimento de Carolina Maria de Jesus</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Moção de Pesar nº 19/2020, pelo falecimento de Wellington de Castro Teixeira</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Moção de Pesar nº 20/2020, pelo falecimento de Francisco Carlos Ferreira Alves</t>
   </si>
   <si>
     <t>1011</t>
   </si>
@@ -699,1273 +699,1273 @@
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Moção de Preocupação e Apoio aos Correios</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Moção de Pesar nº 65/2020, pelo falecimento do Ex-Deputado Estadual Leonardo Fernandes Moreira.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/36/requerimento-0001-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/36/requerimento-0001-2020.pdf</t>
   </si>
   <si>
     <t>Que possa nos fornecer a relação de ponto dos últimos 6 (seis) meses de todos os funcionários da área da saúde (Posto e UBS)._x000D_
 E qual funcionário(a) fica responsável por fechar essa relação?</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/37/requerimento-0002-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/37/requerimento-0002-2020.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado ao legislativo todas as notas fiscais relacionadas ao atendimento ou cumprimento das emendas impositivas</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/38/requerimento-0003-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/38/requerimento-0003-2020.pdf</t>
   </si>
   <si>
     <t>Que nos seja informados qual é o procedimento para a escolha dos barraqueiros expositores e comerciantes das festas municipais?_x000D_
 Qual o valor cobrado e a destinação dessa arrecadação?_x000D_
 Que possa nos fornecer os montantes arrecadados dos últimos eventos públicos e suas destinações.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/39/requerimento-0004-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/39/requerimento-0004-2020.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a compra de EPls (Equipamentos de Proteção Individual) para os funcionários de coleta de lixo do município.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento-0005-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento-0005-2020.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o processo de licitação referentes ao carnaval</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento-0006-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento-0006-2020.pdf</t>
   </si>
   <si>
     <t>Solicitamos Lista Patrimonial dos bens cedidos ou que se ensejam no processo de comodato à Prefeitura Municipal de Bom Jardim de Minas, MG_x000D_
 encontrados no antigo espaço da MRS atualmente denominado EMAFAM, listados pela antiga empresa MRS ou DNIT para o uso da Prefeitura, Bem_x000D_
 como cópia do termo de uso do referido espaço e de seus respectivos bens.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento-0007-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento-0007-2020.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado a essa casa legislativa os comprovantes fiscais de repasse referente ao pagamento das atividades e/ou inserção do município_x000D_
 no consórcio da AMARGE, bem como solicitar uma relação de todas as ações desenvolvidas e desencadeadas em favorecimento do município_x000D_
 desde sua adesão.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento-0008-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento-0008-2020.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado relatório DETALHADO de atividades desenvolvidas em território municipal de todas as empresas de consultoria e/ou_x000D_
 assessoria contratadas pela atual administração, até a presente data.</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento-0009-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento-0009-2020.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Rita Maria de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/152/requerimento-0010-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/152/requerimento-0010-2020.pdf</t>
   </si>
   <si>
     <t>Solicito informações e providências em relação às janelas e portas da casa da Usina, situada no Parque Municipal, Distrito de Taboão. Desde o ano_x000D_
 passado foram retiradas as portas e janelas e até a presente data não foram tomadas providências quanto a colocação de novas.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/153/requerimento-0011-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/153/requerimento-0011-2020.pdf</t>
   </si>
   <si>
     <t>Solicito informações e providências em relação às ações de assistência às famílias em situação de vulnerabilidade do Município, haja visto que o fato_x000D_
 das aulas terem sido suspensas acarretou para muitas crianças a perda de sua principal fonte de alimentação que era a merenda escolar, bem como a_x000D_
 dificuldade dos pais em manter a subsistência da família, justificada pela dificuldade que muitos estão enfrentando pelo fato de não terem emprego_x000D_
 fixo, sendo, portanto, trabalhadores informais.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_12-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_12-2020.pdf</t>
   </si>
   <si>
     <t>Solicita relatório contendo as estimativas de impacto financeiro (com a previsão de gasto mensal e anual), relacionadas à tomada das seguintes medidas, separadamente:_x000D_
 1) Avaliação do impacto para a extensão do piso salarial dos Agentes de Saúde (atualmente R$.1.400,00, conforme a Lei federal no 13.708/2018) para todos os cargos de profissionais da área da saúde que possuem vencimento-base inferior a este valor (seja da Atenção Básica, Hospital, ESF, etc);_x000D_
 2) Avaliação do impacto para concessão do Adicional de Insalubridade para todos os profissionais de saúde do Município (hospital, unidades de saúde, equipes de Saúde da Família, Agentes de Combate a Endemias, etc), conforme os parâmetros do art. 71 do Estatuto dos Servidores, ou seja: com percentual calculado sobre o vencimento do cargo efetivo e considerando as condições de insalubridade conforme as disposições da CLT._x000D_
 3) Avaliação do impacto para concessão do Adicional de Insalubridade grau máximo 40%</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_13-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_13-2020.pdf</t>
   </si>
   <si>
     <t>Solicita relatório contendo os gastos realizados no combate e prevenção à pandemia do COVID-19, bem como as estimativas de impacto financeiro (com a previsão de gasto mensal), relacionadas à tomada das seguintes medidas, separadamente:_x000D_
 1) Treinamento dos profissionais de saúde frente ao combate e controle da pandemia;_x000D_
 2) Equipamentos de proteção individual adquiridos e fornecidos aos profissionais da saúde, bem como funcionários da limpeza urbana e hospitalar e demais servidores essenciais ao enfrentamento da pandemia;_x000D_
 3) Equipamentos e medicamentos de uso hospitalar e ambulatorial utilizados no tratamento de pacientes suspeitos e/ou a serem confirmados com o vírus covid-19, bem como de uso preventivo e de controle à saúde pública municipal.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_14-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_14-2020.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo envie à Câmara Municipal o Plano de Aplicação dos Recursos a serem repassados pelo Governo Federal para o Município de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/895/requerimento_15-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/895/requerimento_15-2020.pdf</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Anderson Tiago Nunes Mendonça, Francisco Neto Caetano, Reginaldo Caetano, Rita Maria de Almeida, Sebasttião Flavio de Paula, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16-2020.pdf</t>
   </si>
   <si>
     <t>• Solicito que o Executivo envie à Câmara Municipal esclarecimentos sobre o cumprimento da emenda impositiva, destinada à instalação da tubulação para Oxigênio e ar comprimido encanados na unidade do Hospital Municipal, conforme disposto na Lei Orçamentaria de 2020 e aprovada por unanimidade no Plenário, no valor de R$ 126.396,23._x000D_
     • Solicito informações sobre o Digitalizador, adquirido em Outubro de 2019 e até o momento não instalado.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Anderson Tiago Nunes Mendonça, Reginaldo Caetano, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17-2020.pdf</t>
   </si>
   <si>
     <t>Solicita documentos e informações, relativos ao processo de licitação no 10/2020, destinado ao registro de preços para aquisição de cascalho para aplicação nas estradas vicinais do município, no qual foi declarado vencedor o genitor do alcaide, Sr. Itamar Sebastião Martins</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Anderson Tiago Nunes Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18-2020.pdf</t>
   </si>
   <si>
     <t>• Uma relação completa das quantias já recebidas pelo Município para o tratamento e prevenção contra a COVID-19, informando, inclusive, as suas fontes;_x000D_
     • Semelhantemente, uma relação completa das quantias já aplicadas pelo Município para tal, informando detalhes dos investimentos, mesmo que tenha se utilizado recursos dos cofres municipais.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19-2020.pdf</t>
   </si>
   <si>
     <t>Solicita: _x000D_
             • Documentos contábeis referentes aos meses de dezembro de 2019 a abril de 2020, já em atraso, sendo eles:_x000D_
             ▪ Pastas de empenhos acompanhados dos respectivos comprovantes de despesas (inclusive as pastas de Saúde e Educação);_x000D_
             ▪ Conciliação Bancária mensal;_x000D_
             ▪ Demonstração de numerários; e_x000D_
             ▪ Relatório de despesas da Saúde e Educação._x000D_
     • REQUER também que, a partir do corrente mês de maio, o Poder Executivo volte a encaminhar à Câmara Municipal, mensalmente, e independentemente de requerimento de Vereadores, as pastas de empenhos da Prefeitura Municipal, retomando a prática saudável de transparência que há muitos anos existe em nosso Município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20-2020.pdf</t>
   </si>
   <si>
     <t>Orçamento enviado pela CEMIG para a instalação de rede elétrica nos domicílios do bairro Viegas.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Reginaldo Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_21-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_21-2020.pdf</t>
   </si>
   <si>
     <t>▪ Informações sobre a quantidade de cestas básicas recebidas (ou com previsão de receber) pelo município, do Governo Estadual e da MRS, separadamente._x000D_
             ▪ nomes e endereços dos contemplados;_x000D_
             ▪ quantidade de cestas já entregues e à entregar.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/903/requerimento_22-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/903/requerimento_22-2020.pdf</t>
   </si>
   <si>
     <t>Assentamento do funcionário Sr. Cristiano José Correia, indicando em qual secretaria municipal está lotado.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/904/requerimento_23-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/904/requerimento_23-2020.pdf</t>
   </si>
   <si>
     <t>Informações sobre o andamento das obras de pavimentação na rua André Garcia, no bairro Hospital e da rua Osvaldo da Silva Landim, no bairro Vila Formosa, com as descrição dos motivos para as reiteradas paralisações dos trabalhos e o prazo estimado para sua conclusão.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/905/requerimento_24-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/905/requerimento_24-2020.pdf</t>
   </si>
   <si>
     <t>Relatório atualizado contendo informações sobre o cumprimento das emendas impositivas de 2019 para o exercício de 2020.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/906/requerimento_25-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/906/requerimento_25-2020.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos recursos psicopedagógicos disponíveis no município, bem como o currículo atualizado do responsável técnico pedagógico das crianças com Transtorno do Espectro Autista (TEA) na rede municipal de ensino.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Francisco Neto Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao-0001-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao-0001-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na estrada do Rio das Pedras no Pacau e na estrada da Fazenda da Esperança</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao-0002-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao-0002-2020.pdf</t>
   </si>
   <si>
     <t>Que veja a possibilidade de instalar um mata-burro na Comunidade Barreiro, na estrada do Sr. Moisés</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao-0003-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao-0003-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e colocação de cascalho na estrada do Serrote e o desentupimento do mata-burro em frente a casa da Sra. Rita_x000D_
 Tereza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao-0004-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao-0004-2020.pdf</t>
   </si>
   <si>
     <t>Que veja a viabilidade de fazer manutenção na estrada dos dois córregos perto da safira e a colocação de bueiros nos mesmos</t>
   </si>
   <si>
     <t>Reginaldo Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao-0007-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao-0007-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências com urgência em relação ao esgoto a céu aberto no final da rua Cassianinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao-0015-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao-0015-2020.pdf</t>
   </si>
   <si>
     <t>Instalação do ar condicionado na Farmácia do hospital e na UBS Octaviano Ribeiro Nardy UBS Jose Theodoro de Andrade (Taboão) e instalação dos televisores nas respectivas unidades de saúde</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao-0019-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao-0019-2020.pdf</t>
   </si>
   <si>
     <t>Que todas os estabelecimentos comerciais, bancos e órgão públicos do município de Bom Jardim de Minas, se adequem à nova regra que prevê a inclusão do laço colorido (símbolo internacional do autismo) em suas placas de atendimento prioritário, no prazo de até 18 de março de 2020, conforme lei 23414/2019._x000D_
 Que nas unidades municipais de atendimento ao público sejam fixadas placas com o Símbolo Mundial de Atendimento Prioritário conforme lei municipal 1551/2019.</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao-0021-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao-0021-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de interfone no Centro Educacional Sebastião Delgado de Almeida;</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao-0022-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao-0022-2020.pdf</t>
   </si>
   <si>
     <t>A reforma do Centro de Fisioterapia</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao-0024-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao-0024-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação da ponte do bairro Vila dos Franceses, bem como a troca de lâmpadas queimadas no bairro</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao-0025-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao-0025-2020.pdf</t>
   </si>
   <si>
     <t>Solicitamos melhorias na Rua Teófilo de Paula Abud que devido às chuvas está intransitável</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao-0026-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao-0026-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a contratação de médico Psiquiatra</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Anderson Tiago Nunes Mendonça, Francisco Neto Caetano, João Atarcíso Martins Machado, Reginaldo Caetano, Rita Maria de Almeida, Sebasttião Flavio de Paula, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao-0028-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao-0028-2020.pdf</t>
   </si>
   <si>
     <t>Que seja aplicado o reajuste do auxilio financeiro de R$ 100,00 mensais aos Técnicos de Enfermagem concedido pela Lei 1.398/2014, ( 07 de Janeiro de_x000D_
 2014).</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao-0029-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao-0029-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de barreira de vidro nas recepções das seguintes Unidades Básicas de Saúde:_x000D_
 - UBS Octaviano Ribeiro Nardy_x000D_
 - UBS Jose Theodoro de Andrade (Taboão)_x000D_
 - Centro de Fisioterapia_x000D_
 - Hospital Municipal Armando Ribeiro</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao-0030-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao-0030-2020.pdf</t>
   </si>
   <si>
     <t>Que seja identificada através do Centro de Referência em Assistência Social (CRAS) as famílias em situ ação de maior vulnerabilidade e que seja_x000D_
 providenciada a distribuição de gênero s alimentícios para as famílias de crianças de baixa renda matriculadas na Rede Municipal de Ensino, enquanto perdurar a suspensão das aulas em virtude da pandemia de COVID-19, para substituição à merenda escolar, que deixou de ser-lhes ofertada em virtude do fechamento das escolas</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao-0031-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao-0031-2020.pdf</t>
   </si>
   <si>
     <t>1)	Pagamento do Adicional Noturno aos servidores da Saúde (especialmente os do Hospital) que realizam jornadas de trabalho no horário noturno (de 22 h. às 5 h.), conforme determinado no art. 76 do Estatuto dos Servidores Públicos Municipais; _x000D_
 2)	Extensão do piso salarial dos Agentes de Saúde (atualmente R$ 1.400,00, conforme a Lei federal no 13.708/2018) para todos os cargos de profissionais da área da saúde que possuem vencimento-base inferior a este valor (seja da Atenção Básica, Hospital, ESF, etc);_x000D_
 3)	Pagamento do Adicional de Insalubridade e Periculosidade para todos os profissionais de saúde do Município (hospital, unidades de saúde, equipes de Saúde da Família, Agentes de Combate a Endemias, etc), conforme os parâmetros do art. 71 do Estatuto dos Servidores, ou seja: com percentual calculado sobre o vencimento do cargo efetivo e considerando as condições de insalubridade conforme as disposições da CLT._x000D_
 4)	Apresentação de projeto de lei dispondo sobre a concessão de Adicional de</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao-0032-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao-0032-2020.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um serviço de atendimento psicológico no Município, frente a Pandemia da Covid-19. Tal serviço poderá ser prestado de modo presencial ou à distância, via telefone ou redes sociais</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao-0033-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao-0033-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção das ruas atrás da Rodoviária e nas proximidades do Centro Espírita, pois se encontram com o mato alto, invadindo as ruas</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao-0034-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao-0034-2020.pdf</t>
   </si>
   <si>
     <t>Que seja dado posse ao Conselho Municipal de Desenvolvimento Econômico, criado em 2017 afim de que este possa auxiliar o comércio local frente a iminente crise econômica causada pela Pandemia da Covid-19.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao-0035-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao-0035-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam criados canais de atendimento Municipal  para atender a população local que tiver dúvidas sobre o benefício emergencial do Governo Federal. A finalidade é que se evite filas extensas de clientes que comparecem às instituições bancárias apenas para consulta.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Francisco Neto Caetano, João Atarcíso Martins Machado, Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
     <t>Que seja divulgado diariamente a quantidade de doses da Vacina contra a Gripe repassadas pelo Estado ao Município e a quantidade disponível nas UBS’s</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>•	Que seja realizada a capina nos seguintes pontos do município:_x000D_
 Rua Enoque Raimundo, bairro Jardim das Palmeiras;_x000D_
 Rua Dulcélia Vitral Abbud, bairro Centro;_x000D_
 Rua Benevides da Cunha, bairro Centro._x000D_
 _x000D_
 •	Que seja realizada o calçamento da rua Jayme Marques, bairro Sidney Marques.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao-0038-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao-0038-2020.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizada a manutenção e pavimentação da Rua Major Gregório, que fica na saída para Santa Rita de Jacutinga.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao-0039-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao-0039-2020.pdf</t>
   </si>
   <si>
     <t>•	Solicito que o Executivo aplique parte do dinheiro repassado pelo Governo Federal para o Município de Bom Jardim de Minas na compra de Kit’s de Teste Rápido para detecção do Coronavírus e máscaras de proteção</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao-0040-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao-0040-2020.pdf</t>
   </si>
   <si>
     <t>•	Solicito que o Executivo realize a desinfecção dos principais pontos públicos da cidade de Bom Jardim de Minas, incluindo Banco e Lotérica e ruas mais acessadas pela população.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Francisco Neto Caetano, Reginaldo Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao-0041-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao-0041-2020.pdf</t>
   </si>
   <si>
     <t>•	Solicito que o Executivo avalie a possibilidade de estender o horário de fiscalização das Barreiras Sanitárias no Município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao-0042-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao-0042-2020.pdf</t>
   </si>
   <si>
     <t>Que o Executivo venha a solicitar ao Comando do Destacamento da Polícia Militar de Bom Jardim de Minas, o apoio nas barreiras sanitárias instaladas nos pontos de acesso ao município.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao-0043-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao-0043-2020.pdf</t>
   </si>
   <si>
     <t>•	Que passe a moto-niveladora nos seguintes locais:_x000D_
 Na estrada da Comunidade Debaixo da Serra; _x000D_
 Na estrada do Rio das Pedras, e_x000D_
 No bairro Viegas.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao-0044-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao-0044-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma Reunião para a discussão das medidas adotadas para o enfrentamento da Pandemia de Covid-19 e as medidas futuras para o enfrentamento da mesma, com a presença do Comitê de enfrentamento à Pandemia, representantes do Comércio local, equipes de saúde e legislativo</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao-0045-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao-0045-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos mais respiradores e que sejam providenciados novos leitos na parte superior do hospital municipal, exclusivos para o combate a pandemia._x000D_
 Que seja feito um banco de dados com curriculuns de profissionais de saúde, que possam atuar temporariamente caso necessário para suprir eventual demanda de escassez ou revezamento do atual quadro.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao-0046-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao-0046-2020.pdf</t>
   </si>
   <si>
     <t>•	Que seja produzida uma cartilha ilustrativa e informativa para o cultivo de hortas domiciliares no município;_x000D_
 •	Que sejam fornecidos kits com insumos para as famílias de baixa renda, para que possam produzir sua “horta caseira</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao-0047-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao-0047-2020.pdf</t>
   </si>
   <si>
     <t>•	Que sejam estimuladas atividades de fabricação de máscaras no município, principalmente por famílias de baixa renda, visando a distribuição gratuita à população, como uma medida de prevenção do coronavírus.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao-0048-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao-0048-2020.pdf</t>
   </si>
   <si>
     <t>•	Que sejam devolvidos os materiais didático-pedagógico entregue pelas famílias dos alunos à rede municipal de ensino, com intuito de serem utilizados durante a pandemia em ambiente residencial, no qual estão sendo ministradas as aulas</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao-0049-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao-0049-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a retirada dos carros abandonados na rua que dá acesso ao bairro Vila Formosa, próximo à bomba d’água da COPASA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao-0050-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao-0050-2020.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de afastamento de suas atividades, os servidores enquadrados no grupo de risco, devido à Pandemia de Covid-19</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>João Atarcíso Martins Machado, Rita Maria de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao-0051-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao-0051-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado em caráter de urgência as tratativas para a instalação da rede elétrica nos domicílios do bairro Viegas</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Que seja concedido o adicional de insalubridade a todas as categorias que fazem jus, conforme o Estatuto do Servidor Público de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao-0053-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao-0053-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização da praça Nossa Senhora Aparecida no Distrito de Taboão, incluindo plantio de flores, grama e outros serviços de jardinagem em geral</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao-0054-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao-0054-2020.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura avalie a possibilidade de contato com a COPASA para que sejam tomadas providências para que os hidrômetros de água da Companhia sejam remanejados de modo a ficarem próximos às residências do bairro Viegas</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao-0055-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao-0055-2020.pdf</t>
   </si>
   <si>
     <t>a)	Que sejam instalados braços e lâmpadas nos postes da Rua André Garcia, bairro Hospital;_x000D_
 b)	Que seja realizada a colocação de cascalho na mesma localidade</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao-0056-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao-0056-2020.pdf</t>
   </si>
   <si>
     <t>a)	Que seja providenciada a iluminação pública da Rua Projetada, bairro Hospital;_x000D_
 b)	Que seja realizada a colocação de cascalho na mesma localidade.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao-0057-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao-0057-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação do Cristo.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao-0058-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao-0058-2020.pdf</t>
   </si>
   <si>
     <t>Que passe moto niveladora na estrada do Sítio Campo Vermelho</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao-0059-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao-0059-2020.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de construir uma nova ponte na estrada que dá acesso a Fazenda das Pitangueiras, do Sr. José Aristides.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao-0060-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao-0060-2020.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de inclusão nos projetos de pavimentação de vias públicas, as ruas abaixo descritas, no bairro Jardim das Paineiras._x000D_
 Rua Pedro Alves Monteiro;_x000D_
 Rua Enoc Raimundo;_x000D_
 Rua Dirma de Fátima Campos Nunes; _x000D_
 Rua Teófilo Marques Filho.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao-0061-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao-0061-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a colocação de poste com luminária no final da rua São Sebastião, bairro Fábrica</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao-0062-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao-0062-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a compra e distribuição de EPI’s para os servidores que trabalham na coleta do lixo, manutenção da rede de esgoto, limpeza de vias e os demais cujo trabalho exija maior cuidado e proteção física.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao-0063-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao-0063-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma ponte na estrada da comunidade Debaixo da Serra</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao-0064-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao-0064-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências quanto às calçadas compreendidas na rua Adilson Alexandre (entre o Rest. Panela de Pedra e Praça Dona Chiquita).</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao-0065-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao-0065-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação e/ou manutenção da sinalização vertical e horizontal nas vias transitáveis do município, com pintura dos quebra-molas e sinalização prévia dos mesmos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao-0066-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao-0066-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a contratação de médico Pediatra para o Hospital e UBS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao-0067-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao-0067-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de tela no campinho Beira Rio.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao-0068-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao-0068-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, em caráter de urgência, a construção de trevo no cruzamento da Avenida Sebastião Melo Tinoco e Antônio Melo Tinoco, no bairro Viegas</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_69-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_69-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, a instalação da Sala Vermelha no Hospital Municipal Dr. Armando Ribeiro</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_70-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_70-2020.pdf</t>
   </si>
   <si>
     <t>Que a rua Teófilo de Paula Abud, no bairro Vila dos Franceses, seja incluída nos próximos projetos de pavimentação.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_71-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_71-2020.pdf</t>
   </si>
   <si>
     <t>Que seja verificada junto à Copasa os reiterados episódios de falta de abastecimento de água no bairro Viegas, nas ruas Antônio de Melo Tinoco, Arco-Íris e Jatobá.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_72-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_72-2020.pdf</t>
   </si>
   <si>
     <t>Que seja instalado poste e luminária na rua Francisco Felisberto da Cunha, na altura do nº 300, no bairro Niterói, próximo ao Galpão conhecido como “galpão do Fofinho”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_73-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_73-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção da estrada que liga a MG 457 à Fazenda Esperança, com a utilização da moto-niveladora e cascalho</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_74-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_74-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a capina na rua “H”, bairro COHAB</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_75-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_75-2020.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade da colocação de 02 (dois) postes com luminárias no final da rua Osvaldo da Silva Landim, bairro Vila Formosa.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_77-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_77-2020.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade da colocação de 02 (duas) lixeiras na rua São José, nas proximidades do playground construído</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_78-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_78-2020.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade da colocação de lixeiras de grande volume e com tampa na rua André Garcia, bairro Hospital e na rua principal do bairro Chico Nogueira.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Sérgio Martins</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1/pl_01-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1/pl_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção dos vencimentos dos servidores e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/4/pl_04-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/4/pl_04-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar no valor de R$ 386.964,51 (trezentos e oitenta e seis mil e novecentos e sessenta e quatro reais e cinquenta e um centavo) e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/5/pl_05-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/5/pl_05-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público e dá outras providências"</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Anderson Tiago Nunes Mendonça, Reginaldo Caetano, Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/7/pl_07-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/7/pl_07-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Denominação de Logradouro Público e dá outras providencias”</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/51/pl_08-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/51/pl_08-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 344.203,64 (Trezentos e Quarenta e Quatro  Mil, Duzentos e Três Reais e Sessenta e Quatro Centavos) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/52/pl_09-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/52/pl_09-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no  valor de R$500.000,00 (Quinhentos Mil Reais) e dá  outras providências</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/53/pl_10-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/53/pl_10-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso do Estádio Municipal Antônio Nogueira de Paula para jogos de competições profissionais e não profissionais de clubes esportivos bonjardinenses</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/pl_012-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/pl_012-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$56.306,23 (Cinquenta e Seis Mil Trezentos e Seis Reais e Vinte Três Centavos) e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/pl_13-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/pl_13-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de valores a título de inscrição em concursos públicos no âmbito do município Bom Jardim de Minas, para os eleitores convocados e nomeados, que tenham prestado serviço eleitoral, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto-de-lei-0014-2020-com-anexos.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto-de-lei-0014-2020-com-anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021 e estabelece outras providências</t>
   </si>
   <si>
     <t>João Atarcíso Martins Machado</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/pl_015-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/pl_015-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Denominação de Logradouro Público</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/pl_016-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/pl_016-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do Município de Bom Jardim de Minas para a legislatura que se inicia em 2021</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/pl_017-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/pl_017-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$42.099,91 (Quarenta e Dois Mil e Noventa e Nove Reais e Noventa e Um Centavos) e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/78/pl_18-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/78/pl_18-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 70.900,00 (Setenta Mil e Novecentos Reais) e dá outras providências</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/79/pl_019-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/79/pl_019-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 1.290,00 (Hum mil e Duzentos e Noventa Reais) e dá outras providências</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/80/pl_020-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/80/pl_020-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público do Bairro Hospital</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/81/pl_021-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/81/pl_021-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de coreto erigido em praça pública e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/82/pl_022-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/82/pl_022-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vestiário localizado no Estádio Municipal Antônio Nogueira de Paula e dá outras providências</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/83/pl_023-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/83/pl_023-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 92.828,68 (noventa e dois mil, oitocentos e vinte e oito reais e sessenta e oito centavos) e dá outras providências</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/84/pl_024-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/84/pl_024-2020.pdf</t>
   </si>
   <si>
     <t>Institui empreendedorismo e noções de direito e cidadania como temas a serem abordados no currículo das escolas municipais</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/85/pl_025-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/85/pl_025-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 35.000,00 (Trinta e Cinco Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/86/pl_026-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/86/pl_026-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 55.000,00 (Cinquenta e Cinco Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/87/pl_027-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/87/pl_027-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$100.000,00 (Cem Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/88/pl_028-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/88/pl_028-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$25.000,00 (Vinte e Cinco Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/89/pl_029-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/89/pl_029-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 46.883,18 (quarenta e seis mil, oitocentos e oitenta e três reais e dezoito centavos) e dá outras providências</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/90/pl_030-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/90/pl_030-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 370.000,00 (trezentos e setenta mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/91/pl_031-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/91/pl_031-2020.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/92/pl_032-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/92/pl_032-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de estrada municipal e dá outras providências</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/93/pl_033-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/93/pl_033-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor de R$ 61.908,06 (Sessenta e Um Mil Novecentos e Oito Reais e Seis Centavos) e dá outras providências”.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/94/pl_034-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/94/pl_034-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto de Defesa, Controle e Proteção dos Animais no Município de Bom Jardim de Minas e dá outras providências</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/95/projeto_de_lei_035-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/95/projeto_de_lei_035-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 155.000,00 (Cento e Cinquenta e Cinco Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/96/projeto_de_lei_036-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/96/projeto_de_lei_036-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$280.000,00 (Duzentos e Oitenta Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Francisco Neto Caetano, João Atarcíso Martins Machado, Rita Maria de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/97/pl_037-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/97/pl_037-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas situadas no Bairro Chico Nogueira e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/98/pl_038-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/98/pl_038-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de imóvel e dá outras providências</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/99/pl_039-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/99/pl_039-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação da lei 1.585/2020</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/100/pl_040-2020_2.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/100/pl_040-2020_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$268.000,00 (Duzentos e Sessenta e Oito Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/101/pl_041-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/101/pl_041-2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor de R$126.396,11 (cento e vinte e seis mil, trezentos e noventa e seis reais e onze centavos) e dá outras providências”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Bom jardim de Minas para o exercício financeiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/146/pl_43-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/146/pl_43-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 46.668,18 (quarenta e seis mil, seiscentos e sessenta e oito reais e dezoito centavos) e dá outras providências</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/147/pl_44-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/147/pl_44-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$ 68.000,00 (Sessenta e Oito Mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/148/pl_045-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/148/pl_045-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 1.000,00 (Hum mil Reais) e dá outras providências</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/149/pl_046-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/149/pl_046-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.553 de 30 de dezembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/150/pl_047-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/150/pl_047-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e regulamentação de benefícios eventuais em virtude de morte, de situações de vulnerabilidade temporária e de calamidade pública, no âmbito da política municipal de assistência social dá outras providências</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/151/pl_048-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/151/pl_048-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar no valor de R$93.394,00 (Noventa e Três Mil, Trezentos e Noventa e Quatro Reais) e dá outras providências</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Francisco Neto Caetano, João Atarcíso Martins Machado, Rita Maria de Almeida, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/625/pl_049-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/625/pl_049-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Distrito do Taboão</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/640/pl_050-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/640/pl_050-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Reginaldo Caetano, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/641/pl_051-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/641/pl_051-2020.pdf</t>
   </si>
   <si>
     <t>Institui a Unidade Fiscal do Município (UFM)</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 1553 de 30 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>"Dispõe sobre a reformulação de comissões permanentes da Câmara"</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Bom Jardim de Minas relativas ao exercício de 2018.</t>
   </si>
@@ -2281,117 +2281,117 @@
   <si>
     <t>Emenda nº 25 ao Projeto de Lei Complementar nº 02/2020 - Aditiva - Fica acrescentado um novo artigo após o atual artigo 360 do projeto de lei em tela.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Emenda nº 26 ao Projeto de Lei Complementar nº 02/2020 - Aditiva - Fica acrescentada uma nova seção, composta por 4 novos artigos, após o atual artigo 360 do projeto de lei em tela.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Emenda nº 27 ao Projeto de Lei Complementar nº 02/2020 - Aditiva - Fica acrescentado um novo artigo após o atual artigo 376 do projeto de lei em tela.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Emenda nº 28 ao Projeto de Lei Complementar nº02/2020 - Modificativa e Aditiva - Fica modificado o atual artigo 377 do projeto de lei em tela, e acrescentado um novo artigo em seguida a este.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1110/emenda_ao_pl_42-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1110/emenda_ao_pl_42-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei 042/2020 - Supressiva, Aglutinativa e Aditiva - Fica reformulado o artigo 5o do projeto de lei em tela, promovendo-se a supressão de seu inciso II e a aglutinação do seu caput com o atual inciso I, e ainda acrescentando um novo parágrafo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Dispõe sobre a correção dos vencimentos dos servidores e dá outras providências</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/mensagem_de_veto_parcial_-_pl_10-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/mensagem_de_veto_parcial_-_pl_10-2020.pdf</t>
   </si>
   <si>
     <t>Veta o artigo 3º do projeto de lei nº 10/2020, que "autoriza o uso do Estádio Municipal Antônio Nogueira de Paula para jogos de competições profissionais e não profissionais de clubes esportivos bonjardinenses", por motivo de contrariedade ao interesse público.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 24/2020, que institui Empreendedorismo e Noções de Direito e Cidadania como temas a serem abordados no currículo das escolas municipais.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/626/projeto-lei-complementar-0001-2020-digitalizado.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/626/projeto-lei-complementar-0001-2020-digitalizado.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Diretor do Município de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, João Atarcíso Martins Machado, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/627/plc_codigo_de_posturas.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/627/plc_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Posturas de Bom Jardim de Minas/MG, revoga a Lei no 71/1951, que dispõe sobre o Código de Posturas Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/986/plc_03-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/986/plc_03-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Código Ambiental do Município de Bom Jardim de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>Pelo passamento de Sra. Maria Aparecida Altomare Nardy Mattos</t>
   </si>
   <si>
     <t>Aos familiares da Sr(a). Maria Aparecida Carvalho Pereira</t>
   </si>
   <si>
     <t>Aos familiares da Sr(a). Joaquim de Carvalho</t>
   </si>
   <si>
     <t>Aos familiares da Sr(a). José Jorge Landim</t>
   </si>
   <si>
     <t>Aos familiares da Sr(a). Irley José Tinoco</t>
   </si>
@@ -2761,67 +2761,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/989/mocao_de_pesar_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/990/mocao_de_pesar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/991/mocao_de_pesar_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/992/mocao_de_pesar_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/993/mocao_de_pesar_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/994/mocao_de_pesar_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/995/mocao_de_pesar_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_de_pesar_10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/mocao_de_pesar_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_de_pesar_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_de_pesar_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/mocao_de_pesar_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_pesar_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_pesar_16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_louvor_e_aplauso_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/36/requerimento-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/37/requerimento-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/38/requerimento-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/39/requerimento-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/152/requerimento-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/153/requerimento-0011-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_13-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/895/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/903/requerimento_22-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/904/requerimento_23-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/905/requerimento_24-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/906/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao-0015-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao-0019-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao-0021-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao-0022-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao-0024-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao-0025-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao-0026-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao-0028-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao-0029-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao-0030-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao-0031-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao-0032-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao-0033-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao-0034-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao-0035-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao-0038-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao-0039-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao-0040-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao-0041-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao-0042-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao-0043-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao-0044-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao-0045-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao-0046-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao-0047-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao-0048-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao-0049-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao-0050-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao-0051-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao-0053-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao-0054-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao-0055-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao-0056-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao-0057-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao-0058-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao-0059-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao-0060-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao-0061-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao-0062-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao-0063-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao-0064-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao-0065-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao-0066-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao-0067-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao-0068-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_70-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_74-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_75-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_77-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_78-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/4/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/5/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/7/pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/51/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/52/pl_09-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/53/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/pl_012-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto-de-lei-0014-2020-com-anexos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/pl_015-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/pl_016-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/pl_017-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/78/pl_18-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/79/pl_019-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/80/pl_020-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/81/pl_021-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/82/pl_022-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/83/pl_023-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/84/pl_024-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/85/pl_025-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/86/pl_026-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/87/pl_027-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/88/pl_028-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/89/pl_029-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/90/pl_030-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/91/pl_031-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/92/pl_032-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/93/pl_033-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/94/pl_034-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/95/projeto_de_lei_035-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/96/projeto_de_lei_036-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/97/pl_037-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/98/pl_038-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/99/pl_039-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/100/pl_040-2020_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/101/pl_041-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/146/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/147/pl_44-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/148/pl_045-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/149/pl_046-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/150/pl_047-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/151/pl_048-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/625/pl_049-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/640/pl_050-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/641/pl_051-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1110/emenda_ao_pl_42-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/mensagem_de_veto_parcial_-_pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/626/projeto-lei-complementar-0001-2020-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/627/plc_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/986/plc_03-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/989/mocao_de_pesar_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/990/mocao_de_pesar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/991/mocao_de_pesar_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/992/mocao_de_pesar_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/993/mocao_de_pesar_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/994/mocao_de_pesar_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/995/mocao_de_pesar_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_de_pesar_10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/mocao_de_pesar_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_de_pesar_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_de_pesar_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/mocao_de_pesar_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_pesar_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_pesar_16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_louvor_e_aplauso_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/36/requerimento-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/37/requerimento-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/38/requerimento-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/39/requerimento-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento-0005-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento-0006-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento-0008-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento-0009-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/152/requerimento-0010-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/153/requerimento-0011-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_13-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/895/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/903/requerimento_22-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/904/requerimento_23-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/905/requerimento_24-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/906/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao-0001-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao-0002-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao-0003-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao-0004-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao-0007-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao-0015-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao-0019-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao-0021-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao-0022-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao-0024-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao-0025-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao-0026-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao-0028-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao-0029-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao-0030-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao-0031-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao-0032-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao-0033-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao-0034-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao-0035-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/104/indicacao-0038-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao-0039-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao-0040-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao-0041-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao-0042-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao-0043-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao-0044-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao-0045-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao-0046-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao-0047-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao-0048-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao-0049-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao-0050-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao-0051-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao-0053-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao-0054-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao-0055-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao-0056-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao-0057-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/124/indicacao-0058-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/125/indicacao-0059-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/126/indicacao-0060-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/127/indicacao-0061-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/128/indicacao-0062-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/129/indicacao-0063-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao-0064-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao-0065-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao-0066-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao-0067-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao-0068-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_70-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_74-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_75-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_77-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_78-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/4/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/5/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/7/pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/51/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/52/pl_09-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/53/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/59/pl_012-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/60/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto-de-lei-0014-2020-com-anexos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/75/pl_015-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/76/pl_016-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/77/pl_017-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/78/pl_18-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/79/pl_019-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/80/pl_020-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/81/pl_021-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/82/pl_022-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/83/pl_023-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/84/pl_024-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/85/pl_025-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/86/pl_026-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/87/pl_027-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/88/pl_028-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/89/pl_029-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/90/pl_030-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/91/pl_031-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/92/pl_032-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/93/pl_033-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/94/pl_034-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/95/projeto_de_lei_035-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/96/projeto_de_lei_036-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/97/pl_037-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/98/pl_038-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/99/pl_039-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/100/pl_040-2020_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/101/pl_041-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/146/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/147/pl_44-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/148/pl_045-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/149/pl_046-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/150/pl_047-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/151/pl_048-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/625/pl_049-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/640/pl_050-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/641/pl_051-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/1110/emenda_ao_pl_42-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/74/mensagem_de_veto_parcial_-_pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/626/projeto-lei-complementar-0001-2020-digitalizado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/627/plc_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2020/986/plc_03-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="222" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>