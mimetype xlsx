--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -54,1382 +54,1382 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Reginaldo Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/requerimento_01-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/requerimento_01-2017.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade com urgência da troca dos leitos do Hospital Municipal</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/requerimento_02-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/requerimento_02-2017.pdf</t>
   </si>
   <si>
     <t>Requisita ao Executivo Municipal, através da Secretaria Municipal de Educação e Cultura, cópia da autorização do COMPHAC quanto à instalação de manilhas de sinalização de transito no entorno do Centro Histórico</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/requerimento_03-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/requerimento_03-2017.pdf</t>
   </si>
   <si>
     <t>Requisita ao Executivo informações sobre o critério utilizado na contratação dos Agentes Comunitários de Saúde do programa Saúde da Família</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/requerimento_04-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/requerimento_04-2017.pdf</t>
   </si>
   <si>
     <t>Requisita ao Executivo, através de sua Secretaria Municipal de Obras e Urbanismo que sejam tomadas as devidas providências com relação ao Recolhimento do aterro que desmoronou localizado em via pública de grande circulação de veículos nas proximidades do pátio da antiga MRS; Conserto das grades de proteção do antigo pontilhão que liga o centro ao bairro Niterói, em decorrência de seu rompimento após acidente com veículo particular.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/requerimento_05-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/requerimento_05-2017.pdf</t>
   </si>
   <si>
     <t>Requisita ao Executivo Municipal através da secretaria Municipal de Agricultura e Meio Ambiente a regularização do fornecimento de condução estabelecida por Lei e lanche para os servidores lotados na UTC - Usina de Triagem e Compostagem de Lixo, especialmente o leite que é de extrema necessidade em decorrência do risco de intoxicação ao qual são expostos</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy, Anderson Tiago Nunes Mendonça, Reginaldo Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/requerimento_06-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/requerimento_06-2017.pdf</t>
   </si>
   <si>
     <t>Solicitam:_x000D_
 - Cópias das portarias Municipais e Contratos Administrativos de Janeiro/2017 até a presente data;_x000D_
 -Cópia da Folha de Pagamento de todos os Servidores Públicos Municipais referente ao mês de janeiro/2017;_x000D_
 -Cópia do procedimento administrativo de dispensa de licitação com suas referidas cotações do qual se teve base para a contratação do caminhão de coleta de lixo.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rita Maria de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/requerimento_07-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/requerimento_07-2017.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Exmo. Prefeito Municipal a reconstrução do parque infantil da Praça Antônio Jacinto de Faria (perto da rodoviária) que está todo destruído e também que seja feito o reparo das grades de proteção da passarela que estão soltas e que sejam colocadas as que foram retiradas</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/requerimento_08-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/requerimento_08-2017.pdf</t>
   </si>
   <si>
     <t>Que mantenha a merenda da Escola Técnica de Contabilidade e enfermagem pois a merenda é fundamental para o aprendizado dos alunos</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/requerimento_09-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/requerimento_09-2017.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Bom Jardim de Minas juntamente com seus secretário municipal de obras e urbanismo que seja feita melhorias na Estrada da zona rural denominada Imbutaia. A mesma se encontra em péssimas qualidades com isso, está dificultando o transporte do leite e acessibilidade dos moradores de chegarem as suas residências e também encontra com as manilhas soterradas com efeitos das chuvas de verão. As melhorias já foram solicitadas ao Secretário de Agricultura Pecuária e Meio Ambiente há mais de 30 dias e até a presente data nada foi feito pelos produtores rurais daquela região</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ademir Aparecido Rodrigues, Alexsandro de Almeida Nardy</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/requerimento_10-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/requerimento_10-2017.pdf</t>
   </si>
   <si>
     <t>Que se oficie ao Exmo. Prefeito Municipal cópia do procedimento de licitação realizado para contratação do evento Carnaval 2017 (contratação de bandas, aluguel de palco, iluminação e som, aluguel de tendas etc);_x000D_
 Cópia do corpo de bombeiro para realização de eventos de baixo Impacto;_x000D_
 Valor arrecadado com aluguel das barracas ou se o serviço foi terceirizado.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/requerimento_11-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/requerimento_11-2017.pdf</t>
   </si>
   <si>
     <t>Qual o procedimento foi utilizado para contratação dos veículos e motoristas que estão realizando o serviço de transporte escolar;_x000D_
 Embasamento legal para realização destes procedimentos; Documentos dos motoristas contratados para realização do transporte dos alunos (como CNH e cursos de capacitação para transporte de escolares) e; Qual o valor do quilômetro percorrido</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/requerimento_12-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/requerimento_12-2017.pdf</t>
   </si>
   <si>
     <t>Cópia da folha de pagamento dos profissionais que realizam prestação de serviços (RPS - recibo de pagamento de autônomos) nas nas diversas áreas da Administração Municipal; Cópia das licitações das quais deram origem as referidas contratações</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/requerimento_13-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/requerimento_13-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma revisão de insalubridade salarial e adicional noturno dos Técnicos de Enfermagem</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/requerimento_14-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/requerimento_14-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização da Quadra Antônio Brás, em Taboão</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/requerimento_15-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/requerimento_15-2017.pdf</t>
   </si>
   <si>
     <t>Que possa ser concedido um veículo da Saúde para o Distrito de Taboão</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Anderson Tiago Nunes Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/requerimento_16-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/requerimento_16-2017.pdf</t>
   </si>
   <si>
     <t>Que se tome Providência quanto ao desmoronamento do barranco que sustenta a Rua Benedito José de Oliveira</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/requerimento_17-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/requerimento_17-2017.pdf</t>
   </si>
   <si>
     <t>Cópia dos procedimentos licitatórios de todas as linhas do transporte escolar;_x000D_
 Como foi feita a extensão da linha em quilômetros;_x000D_
 Documentos dos motoristas contratados para realização do transporte dos alunos como: CNH e curso de capacitação para transporte de escolares</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>João Atarcíso Martins Machado</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/requerimento_18-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/requerimento_18-2017.pdf</t>
   </si>
   <si>
     <t>Que passe a Patrol na Estrada da Capoeira Grande nas proximidades das Casas dos Senhores Aloncio, Ilda e demais</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/requerimento_19-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/requerimento_19-2017.pdf</t>
   </si>
   <si>
     <t>Reparação dos bloquetes da Rua Coronel Manoel Vitório Nardy após a passagem da ponte em frente à padaria da Vitória</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/requerimento_20-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/requerimento_20-2017.pdf</t>
   </si>
   <si>
     <t>Que se tome providência quanto ao abandono e acúmulo de lixo nos loteamentos de nossa cidade</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/requerimento_21-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/requerimento_21-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie redutor de velocidade para Rua Adilson Alexandre, na saída da Vila dos Franceses</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/requerimento_22-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/requerimento_22-2017.pdf</t>
   </si>
   <si>
     <t>Que se tome providência em relação aos mata-burros na Estrada da Capoeira Grande</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/requerimento_23-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/requerimento_23-2017.pdf</t>
   </si>
   <si>
     <t>Relação, em ordem cronológica, de todos os precatórios pendentes do município perante as Justiças Estadual e Federal (inclusive trabalhista) com discriminação dos credores e respectivos valores assim como das datas de recebimento dos precatórios pelo Município (intimação);_x000D_
 Relação de todos os precatórios pagos pelo Município nos anos de 2016 e 2017 perante a Justiça Estadual e Federal (inclusive trabalhista) com discriminação dos beneficiários (credores) e respectivos valores pagos</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/requerimento_24-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/requerimento_24-2017.pdf</t>
   </si>
   <si>
     <t>Para que se estabeleça o abastecimento de água na comunidade do Rio do Peixe, pois está em falta</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/484/requerimento_25-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/484/requerimento_25-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie o coordenador e o médico para atender no PSF</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/485/requerimento_26-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/485/requerimento_26-2017.pdf</t>
   </si>
   <si>
     <t>Cópia das planilhas referentes a quilometragem do transporte escolar de todas as linhas referente aos meses de fevereiro, março e abril de 2017 e respectivas notas fiscais;_x000D_
 Relatório do primeiro quadrimestre do ano de 2017 que demonstram os percentuais da receita que estão sendo gastos com despesas de pessoal; Informações sobre o acidente com caminhão da prefeitura e quem estava dirigindo</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/486/requerimento_27-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/486/requerimento_27-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie redutores de velocidade na Rua José de Paula Nogueira, nas proximidades do hospital</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/487/requerimento_28-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/487/requerimento_28-2017.pdf</t>
   </si>
   <si>
     <t>Solicito informações do veículo que se acidentou na BR 040:_x000D_
 - quem era o motorista _x000D_
 -se havia passageiros dentro do veículo _x000D_
 -se houve pessoas feridas no acidente _x000D_
 -cópia da CNH (carteira nacional de habilitação) do motorista deste veículo</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/488/requerimento_29-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/488/requerimento_29-2017.pdf</t>
   </si>
   <si>
     <t>Que se tome providência para colocação de um redutor de velocidade na Rua São Sebastião na altura do número 125 e 2 redutores de velocidade na Rua Liberdade na altura do número 616 e 669 em virtude da alta velocidade dos veículos que trafegam no local, causando riscos aos moradores</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/489/requerimento_30-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/489/requerimento_30-2017.pdf</t>
   </si>
   <si>
     <t>Que você tome providência quanto a captação de esgoto na COHAB MG (Companhia de Habitação de Minas Gerais) pois o mau cheiro está chegando nas residências</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/490/requerimento_31-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/490/requerimento_31-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie com anestesista para o hospital para auxiliar nas cirurgias</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/491/requerimento_32-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/491/requerimento_32-2017.pdf</t>
   </si>
   <si>
     <t>Que possa voltar o curso de pintura em tela no CRAS</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/492/requerimento_33-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/492/requerimento_33-2017.pdf</t>
   </si>
   <si>
     <t>Providências quanto à falta de iluminação pública em algumas localidades  da cidade e quando os moradores ligam para empresa responsável pela distribuição de energia são comunicados para entrar em contato com a prefeitura</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/493/requerimento_34-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/493/requerimento_34-2017.pdf</t>
   </si>
   <si>
     <t>Cópia da prestação de contas das entidades que durante o exercício de 2016 foram contempladas com subvenções conforme lei nº 1447 de 2015 em seu artigo 4º : " Ficam as entidades contempladas pelo Município com subvenções sociais obrigados a prestarem contas da aplicação dos recursos recebidos ao Poder Executivo Municipal _x000D_
 Parágrafo Único - as entidades que não tiverem suas contas aprovadas pelo Poder Executivo ou que não prestarem contas não poderão ser contemplados com novas subvenções e deverão ressarcir aos cofres públicos os valores anteriormente recebidos</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/requerimento_35-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/requerimento_35-2017.pdf</t>
   </si>
   <si>
     <t>Que se estabeleça o funcionamento do raio-x do hospital Armando Ribeiro de Carvalho</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/requerimento_36-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/requerimento_36-2017.pdf</t>
   </si>
   <si>
     <t>Cópia do contrato entre a Prefeitura de Bom Jardim de Minas Cimag (Consórcio Intermunicipal Multifinalitário da AMAG)</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/496/requerimento_37-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/496/requerimento_37-2017.pdf</t>
   </si>
   <si>
     <t>Que possa ser fornecido aos servidores lotados da UTC (Usina de Triagem e Compostagem de Lixo) equipamentos de EPI (equipamentos de proteção individual) principalmente botinas</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/497/requerimento_38-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/497/requerimento_38-2017.pdf</t>
   </si>
   <si>
     <t>Reparo das luminárias da Ponte Assis Rodrigues com a substituição de globos que estão quebrados e também a colocação de novas lâmpadas</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/498/requerimento_39-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/498/requerimento_39-2017.pdf</t>
   </si>
   <si>
     <t>Cópia do procedimento de licitação utilizado para contratação da empresa Guto Eventos que realizou o evento Exposição Agropecuária 2017_x000D_
 AVBC do corpo de bombeiro do evento Exposição Agropecuária 2017 _x000D_
 Cópia do alvará judicial assegurando o direito da entrada de menores no evento</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/499/requerimento_40-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/499/requerimento_40-2017.pdf</t>
   </si>
   <si>
     <t>Que faça o pagamento dos quinquênios que venceram em junho de 2017</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/500/requerimento_41-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/500/requerimento_41-2017.pdf</t>
   </si>
   <si>
     <t>A liberação da quadra do pátio da antiga MRS e o campo de areia para que se possa utilizar para atividades</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_42-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_42-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie dois postes de luz para Rua Maria Santos, perto do posto de saúde e para Rua Sebastião José de Almeida, perto da casa do Garrincha</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_43-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_43-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie com urgência a colocação do para-brisa do veículo ônibus escolar placa HLF 6857</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_44-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_44-2017.pdf</t>
   </si>
   <si>
     <t>Relatório de todos os imóveis públicos pertencentes ao município;_x000D_
 Limpeza de todos estes espaços _x000D_
 Demarcação destes espaços documento comprobatório da propriedade e posse e, em caso de inexistência que o Executivo providencie a regularização cartório de imóveis</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_45-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_45-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade entre os prédios escolares do município</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_46-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_46-2017.pdf</t>
   </si>
   <si>
     <t>Que você faça melhorias na Rua José Inácio da Silva, no bairro Niterói, pois se encontra com os bloquetes danificados</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_47-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_47-2017.pdf</t>
   </si>
   <si>
     <t>Que se passe Patrol nas ruas Genésio de Melo Tinoco e na Rua Maria Adelina Altomare;_x000D_
 Que seja colocado o redutor de velocidade na Rua Genésio de Melo Tinoco, na proximidade domiciliar número 270;_x000D_
 Que seja colocado o redutor de velocidade na Rua Maria Adelina Altomare, nas proximidades do número 121</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_48-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_48-2017.pdf</t>
   </si>
   <si>
     <t>Que se providencie melhorias nas dependências da Escola Municipal do Taboão que está em péssimas condições</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_49-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_49-2017.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um redutor de velocidade na Rua José Alves Pedrosa, entre as edificações domiciliares nº 43 e 61</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_50-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_50-2017.pdf</t>
   </si>
   <si>
     <t>Que possa colocar o redutor de velocidade para cima da praça Ex-Combatente, perto da Oficina na Rua José Inácio da Silva</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Francisco Neto Caetano, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_51-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_51-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça o calçamento na subida denominada Biquinha na Estrada do Rio das Pedras</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_52-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_52-2017.pdf</t>
   </si>
   <si>
     <t>O envio das pastas de documentos contábeis referente aos meses de abril, maio, junho, julho e agosto de 2017 sendo: pastas de empenho, pastas de saúde e educação, conciliação bancária, balancetes financeiros, demonstrativos de numerários em relatórios de saúde e educação</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento_53-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento_53-2017.pdf</t>
   </si>
   <si>
     <t>Que se coloque luminárias nos postes na Rua Projetada próximo ao número 40 no Bairro do Hospital</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_54-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_54-2017.pdf</t>
   </si>
   <si>
     <t>Comprovantes de depósito dos meses de Janeiro agosto de 2017 referentes aos repasses destinados a conta do Fundo do Patrimônio Histórico Artístico e Cultural de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_55-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_55-2017.pdf</t>
   </si>
   <si>
     <t>Relatórios mensais emitidos pela empresa Planejar Consultoria referente aos meses de janeiro a agosto de 2017</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_56-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_56-2017.pdf</t>
   </si>
   <si>
     <t>As pastas de conciliação bancária também com os balancetes financeiros e demonstrativos de numerários dos meses de Maio e agosto de 2017</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_57-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_57-2017.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras realize a manutenção e pintura da sinalização de trânsito e das faixas de pedestres na rotatória da Praça da Rodoviária bem como nos demais localizações que se fazem necessárias no perímetro urbano</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_58-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_58-2017.pdf</t>
   </si>
   <si>
     <t>Relatório de viagem e os devidos comprovantes das despesas com diárias realizadas pelo Prefeito Municipal vice-prefeito e secretários municipais</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/518/requerimento_59-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/518/requerimento_59-2017.pdf</t>
   </si>
   <si>
     <t>Posicionamento do Executivo Municipal sobre a devida a utilização dos bens públicos e se encontram as portas fechadas com acervo cultural "Antoninho Guido de Paula" e o Centro Comunitário "Domingos Ligimar da Cunha Lima" na Vila Formosa</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_60-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_60-2017.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre a motivação das demissões dos servidores de saúde aprovados e contratados através do processo seletivo realizado pela administração anterior _x000D_
 Informações de todos os servidores admitidos no decorrer deste ano para a realização do trabalho de agente comunitário de saúde e atendente de consultório dentário ou designado para estas funções</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requermento_61-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requermento_61-2017.pdf</t>
   </si>
   <si>
     <t>Previsão de data para realização de processo seletivo da atual gestão que objetiva a a contratação dos profissionais que exercer diversas funções do programa saúde da família para cumprimento da lei específica que, para que haja contratação de profissionais para atuarem no programa de saúde da família de acordo com a legislação vigente, as mesmas deverão ser realizadas através do processo seletivo</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requermento_62-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requermento_62-2017.pdf</t>
   </si>
   <si>
     <t>Que volte discussão relacionada à limitação da exigência de cumprimento de um terço da jornada de professores em atividade extraclasse em consequência da redução da jornada em sala de aula _x000D_
 Que se verifique a redução da jornada de trabalho dos profissionais de apoio aos docentes</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Francisco Neto Caetano</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requermento_63-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requermento_63-2017.pdf</t>
   </si>
   <si>
     <t>Que coloque um redutor de velocidade na rua Adilson Alexandre</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requermento_64-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requermento_64-2017.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Administração e proceda com os trâmites legais para convocação dos membros que irão compor os conselhos de segurança pública e o conselho de desenvolvimento econômico de Bom Jardim de Minas _x000D_
 que se investigue a viabilidade da criação de um laboratório de análises clínicas Municipal em Bom Jardim de Minas</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requermento_65-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requermento_65-2017.pdf</t>
   </si>
   <si>
     <t>Solicito que passe a Patrol na Estrada Água Limpa</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>João Atarcíso Martins Machado, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requermento_66-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requermento_66-2017.pdf</t>
   </si>
   <si>
     <t>Que possa ser construído um depósito de lixo no Rio do Peixe e na parte debaixo da fazenda do Adolfo como também um tambor na parte de cima para armazenar lixo</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requermento_67-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requermento_67-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito um mata-burro atravessando a Ponte do Sadote, depois do viaduto da MRS e coloque cascalho na localidade</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requermento_68-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requermento_68-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma sinalização da faixa de pedestre entre o açougue e o supermercado Três Irmãos como também a sinalização das faixas de estacionamento no chão, em frente ao açougue</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requermento_69-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requermento_69-2017.pdf</t>
   </si>
   <si>
     <t>Saber se foi feito boletim de ocorrência sobre furto de pneus no galpão e se feito, solicito uma cópia</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requermento_70-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requermento_70-2017.pdf</t>
   </si>
   <si>
     <t>Tome providência de uma água que tá saindo das casas e caindo na rua Vicente Guizalberth, em frente ao mercado da Valéria</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requermento_71-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requermento_71-2017.pdf</t>
   </si>
   <si>
     <t>Seja colocado redutor de velocidade na Rua Padre Francisco Rey nas proximidades da edificação 70</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requermento_72-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requermento_72-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a terraplanagem e com uma área próxima ao Colégio Municipal Taboão para fins de implantação do projeto "Mais Educação" coordenado pelo Professor Eduardo da Costa Lebre</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requermento_73-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requermento_73-2017.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado essa Casa Legislativaas contas referentes aos gastos relacionados ao abastecimento de todos os veículos das repartições públicas, bem como a relação desses veículos vinculados a cada passa discriminando o quantitativo de combustível por quilômetro rodado, informando também o local de fornecimento e qual a modalidade de licitação/pagamento no exercício de 2017</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requermento_74-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requermento_74-2017.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as providências de acordo com as normas da lei da criação do Parque Municipal do Taboão objetivando a implantação das normas de segurança pertinente a lei de criação do referido parque em consonância com as leis estadual e Federal de segurança e visitação de parques.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Rita Maria de Almeida, Sebasttião Flavio de Paula, Valdelei Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requermento_75-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requermento_75-2017.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada do distrito do Taboão</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requermento_76-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requermento_76-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a imediata nomeação dos representantes do setor governamental e convocação de assembleia geral para nomeação dos conselheiros da sociedade civil para composição do Conselho Municipal de segurança pública - COMSEP e Conselho de Desenvolvimento Econômico e Sustentável - COMDES do município de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requermento_77-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requermento_77-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam criados os Fundos municipais_x000D_
 -Fundo Municipal de desenvolvimento econômico  - FUMDEC_x000D_
 -Fundo Municipal de segurança pública - FUMSEP_x000D_
 -Fundo Municipal de esporte e lazer - FUMEL</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/requermento_78-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/requermento_78-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as atribuições, funções, direitos e deveres profissionais de transporte de veículo leve e pesado</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/requermento_79-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/requermento_79-2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja demonstrado e comprovado a esta Casa Legislativa em vínculos jurídicos existentes entre a fazenda pública Municipal, diversas instituições Organizações e associações movimentos e outros que recebam receberam o venham a receber qualquer ajuda financeira dinheiro público oriundo do erário municipal. Solicita outrossim que, da mesma forma seja comprovado e apresentado o vínculo com a polícia militar de MG e a polícia civil MG bem como  demonstrado analiticamente o repasse de verbas públicas a estas corporações para atuarem Segurança Pública dentro de Bom Jardim de Minas MG, caso aconteça</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requermento_80-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requermento_80-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça a manutenção dos bloquetes estão soltos na Rua Liberdade próximo à fábrica</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requermento_81-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requermento_81-2017.pdf</t>
   </si>
   <si>
     <t>Que retorne mão única na Avenida Governador Valadares devido a grandes transtornos</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_01-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_01-2017.pdf</t>
   </si>
   <si>
     <t>Que aumente o perímetro urbano e faça a manutenção da estrada sentido ao Sítio Viegas para melhor acesso dos moradores</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_02-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_02-2017.pdf</t>
   </si>
   <si>
     <t>Que se tome providência quanto a ligação de esgoto da Rua Benevenute José da Silva nº 93 bairro Várzea,  onde a moradora pagou taxa de expediente e ainda não obteve a ligação</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_03-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_03-2017.pdf</t>
   </si>
   <si>
     <t>A retirada da terra acumulada na Rua Aurora Soly de Carvalho</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_04-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_04-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça a manutenção na quadra da Vila Formosa</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Reginaldo Caetano, Rita Maria de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que possa fazer uma reforma na antiga escola de Dois Córregos para que possa ser atendido como posto de saúde</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_06-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_06-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja criado ou que possa fazer um novo local para o cemitério de nossa cidade foi passagem dos caixões está se dificultando cada vez mais</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_07-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_07-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção na estrada debaixo da Serra</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_08-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_08-2017.pdf</t>
   </si>
   <si>
     <t>A retirada de entulho da Rua Minas Gerais ao lado da casa do José Carlos Landim</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_09-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_09-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração da praça no bairro Vila Formosa</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_10-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_10-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feita a melhoria na Rua Américo Vespúcio Marques com a colocação de cascalho e solicita também que a mesma seja incluída nos próximos convênios de pavimentação Urbana</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_11-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_11-2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito o conserto das tendas da prefeitura</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_12-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_12-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça a Capina na Cohab MG (Companhia de Habitação de Minas Gerais)</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_13-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_13-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça a retirada dos troncos e raízes das árvores que foram podadas na Rua Bias Fortes</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_14-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_14-2017.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa projeto de lei incluído no plano de carreira do município, Lei Nº 5 de 2010 1/3 da jornada de trabalho extraclasse conforme dispõe de Plano Nacional de Educação do Município;_x000D_
 Efetivar no plano de carreira do município, lei 05/2010 o cumprimento de 1/3 da jornada de trabalho extraclasse de acordo com o que determina a lei federal nº 11.738 de 2008 (Balão Mágico, Monsenhor Nardy e Taboão)</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_15-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_15-2017.pdf</t>
   </si>
   <si>
     <t>Solicito fixação de relação do corpo Clínico do Hospital Municipal Armando Ribeiro de Carvalho com nome dos médicos, especialidades, dias e horários de atendimento</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_16-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_16-2017.pdf</t>
   </si>
   <si>
     <t>Que se crie uma agenda oficial dos principais eventos de todos os conselhos participativos e secretarias vinculadas a Administração Pública do município de Bom Jardim de Minas _x000D_
 Que se crie um calendário oficial de reuniões e todos os conselhos participativos vinculados à Administração Pública do município de Bom Jardim de Minas e que o mesmo seja divulgado no site oficial da prefeitura e da Câmara Municipal</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_17-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_17-2017.pdf</t>
   </si>
   <si>
     <t>Que se verifique a possibilidade de se fazer carteira de trabalho e identidade em Bom Jardim de Minas</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_18-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_18-2017.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de aquisição de um transporte sanitário eletivo do SUS conforme portaria nº 2563 de 3 de outubro de 2017 através do financiamento proposto objetivando conforme artigo 3º da referida portaria a saber: "Os recursos de que trata esta portaria serão destinados ao financiamento de veículos componente de projetos técnicos de implantação do transporte sanitário eletivo destinado ao deslocamento de usuários para realizar procedimentos de caráter eletivo no âmbito do SUS elaborado dentro de políticas estaduais do Distrito Federal e municipais de sistemas de transporte em saúde e previstos no planejamento Regional integrado conforme estabelecido no artigo 30 da lei complementar nº 141 de 13 de Janeiro de 2012"</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Sérgio Martins</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/pl_01-2020.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/pl_01-2020.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos do Município de Bom Jardim de Minas - MG e dá outras providências</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/pl_02-2017_-_executivo.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/pl_02-2017_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos subsídios dos agentes políticos do Poder Executivo do Município e dá outras providências</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/561/pl_03-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/561/pl_03-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a parcelar débitos do Município de Bom Jardim de Minas para com o Instituto Nacional da Seguro Social - INSS e contém outras providências</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/562/pl_04-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/562/pl_04-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos dos cargos da Câmara Municipal, autoriza contratação temporária de pessoal e autoriza abertura de créditos adicionais</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/pl_05-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/pl_05-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios dos vereadores do município de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/pl_07-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/pl_07-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de vencimento base dos profissionais do Magistério da educação Básica do Município de Bom Jardim de Minas - MG e dá outras providências</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/pl_08-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/pl_08-2017.pdf</t>
   </si>
   <si>
     <t>Responsabiliza os condutores de veículos da municipalidade pelas infrações de transito cometidas, nos termos que especifica e dá outras providências</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/pl_09-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/pl_09-2017.pdf</t>
   </si>
   <si>
     <t>Revigora o prazo para adesão ao Programa Especial de Parcelamento e Pagamento de Tributos no Município de Bom Jardim de Minas, instituído pela lei 1.368/2013, dando outras providências</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/pl_010-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/pl_010-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer e o Fundo Municipal de Esportes e Lazer e dá outras providências</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/pl_012-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/pl_012-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Meio Ambiente - CODEMA, e dá outras providências</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/569/pl_013-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/569/pl_013-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos dos cargos da Câmara Municipal, autoriza contratação temporária de pessoal e autoriza abertura de créditos adicionais.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/pl_015-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/pl_015-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.366/2013, no que menciona.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/pl_016-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/pl_016-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Autoriza o empenho, pagamento e parcelamento de despesas de exercício anterior e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n° 1.460 de 09 de novembro de 2016 e dá outras providências</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a parcelar/reparcelar débitos do Município de Bom Jardim de Minas com a Receita Federal do Brasil, nos termos da Medida Provisória Nº 778, de 16 de maio de 2017 e dá outras providências</t>
   </si>
@@ -1523,120 +1523,120 @@
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.056/2001, no que menciona.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>Anderson Tiago Nunes Mendonça, Rita Maria de Almeida, Sebasttião Flavio de Paula</t>
   </si>
   <si>
     <t>Declara a manifestação cultural "Folia de Reis", bem como o Encontro Anual de Folia de Reis e os "Grupos de Capoeira" como Patrimônio Cultural Imaterial da cidade de Bom Jardim de Minas, cria o Dia Municipal da Capoeira e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_resolucao_01-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_resolucao_01-2017.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal a fim de modificar as datas de realização das Reuniões Ordinárias do Legislativo</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_resolucao_02-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_resolucao_02-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura e o quadro de pessoal da Câmara Municipal.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_resolucao_03-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_resolucao_03-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas  de viagens dos vereadores da Câmara Municipal de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_resolucao_04-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_resolucao_04-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo no âmbito do Município de Bom Jardim de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_resolucao_05-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_resolucao_05-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas de viagem dos vereadores e servidores da Câmara Municipal de Bom Jardim de Minas</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_resolucao_06-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_resolucao_06-2017.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Bom Jardim de Minas relativas ao exercício de 2015</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/592/veto_ao_pl_02-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/592/veto_ao_pl_02-2017.pdf</t>
   </si>
   <si>
     <t>Decide vetar no todo o Projeto de Lei nº 02-2017 que "Dispõe sobre a revisão geral dos subsídios dos agentes políticos do poder Executivo do Município de Bom Jardim de Minas e dá outras providências"</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/veto_ao_pl_05-2017.pdf</t>
+    <t>http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/veto_ao_pl_05-2017.pdf</t>
   </si>
   <si>
     <t>Decide vetar no todo o Projeto de Lei 05-2017 que "Dispõe sobre a revisão geral dos subsídios dos agentes políticos do Poder Legislativo do município de Bom Jardim de Minas e dá outras providências"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1943,68 +1943,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/requerimento_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/requerimento_04-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/requerimento_06-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/requerimento_07-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/requerimento_11-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/requerimento_12-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/requerimento_13-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/requerimento_14-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/requerimento_17-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/requerimento_18-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/requerimento_19-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/requerimento_20-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/requerimento_21-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/requerimento_22-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/requerimento_23-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/requerimento_24-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/484/requerimento_25-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/485/requerimento_26-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/486/requerimento_27-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/487/requerimento_28-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/488/requerimento_29-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/489/requerimento_30-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/490/requerimento_31-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/491/requerimento_32-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/492/requerimento_33-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/493/requerimento_34-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/requerimento_35-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/requerimento_36-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/496/requerimento_37-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/497/requerimento_38-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/498/requerimento_39-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/499/requerimento_40-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/500/requerimento_41-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_42-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_43-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_44-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_45-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_46-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_47-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_48-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_49-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_50-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_51-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_52-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento_53-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_54-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_55-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_56-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_57-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_58-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/518/requerimento_59-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_60-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requermento_61-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requermento_62-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requermento_63-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requermento_64-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requermento_65-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requermento_66-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requermento_67-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requermento_68-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requermento_69-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requermento_70-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requermento_71-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requermento_72-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requermento_73-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requermento_74-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requermento_75-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requermento_76-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requermento_77-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/requermento_78-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/requermento_79-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requermento_80-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requermento_81-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_01-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_04-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_06-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_07-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_08-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_09-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_10-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_11-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_12-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_13-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_14-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_15-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_16-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_17-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_18-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/pl_02-2017_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/561/pl_03-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/562/pl_04-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/pl_05-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/pl_07-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/pl_08-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/pl_09-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/pl_010-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/pl_012-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/569/pl_013-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/pl_015-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/pl_016-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_resolucao_01-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_resolucao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_resolucao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_resolucao_04-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_resolucao_05-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_resolucao_06-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/592/veto_ao_pl_02-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/veto_ao_pl_05-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/460/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/461/requerimento_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/462/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/463/requerimento_04-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/464/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/465/requerimento_06-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/466/requerimento_07-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/467/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/468/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/469/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/470/requerimento_11-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/471/requerimento_12-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/472/requerimento_13-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/473/requerimento_14-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/474/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/475/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/476/requerimento_17-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/477/requerimento_18-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/478/requerimento_19-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/479/requerimento_20-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/480/requerimento_21-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/481/requerimento_22-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/482/requerimento_23-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/483/requerimento_24-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/484/requerimento_25-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/485/requerimento_26-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/486/requerimento_27-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/487/requerimento_28-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/488/requerimento_29-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/489/requerimento_30-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/490/requerimento_31-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/491/requerimento_32-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/492/requerimento_33-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/493/requerimento_34-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/494/requerimento_35-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/495/requerimento_36-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/496/requerimento_37-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/497/requerimento_38-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/498/requerimento_39-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/499/requerimento_40-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/500/requerimento_41-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/501/requerimento_42-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/502/requerimento_43-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/503/requerimento_44-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/504/requerimento_45-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/505/requerimento_46-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/506/requerimento_47-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/507/requerimento_48-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/508/requerimento_49-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/509/requerimento_50-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento_51-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento_52-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento_53-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento_54-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento_55-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento_56-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/516/requerimento_57-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/517/requerimento_58-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/518/requerimento_59-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/519/requerimento_60-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/520/requermento_61-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/521/requermento_62-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/522/requermento_63-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/523/requermento_64-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/524/requermento_65-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/525/requermento_66-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/526/requermento_67-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/527/requermento_68-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/528/requermento_69-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/529/requermento_70-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/530/requermento_71-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/531/requermento_72-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/532/requermento_73-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/533/requermento_74-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/534/requermento_75-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/535/requermento_76-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/536/requermento_77-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/537/requermento_78-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/538/requermento_79-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/539/requermento_80-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/540/requermento_81-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_01-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_04-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_06-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_07-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_08-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_09-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_10-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_11-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_12-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_13-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_14-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_15-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_16-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_17-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_18-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/559/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/560/pl_02-2017_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/561/pl_03-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/562/pl_04-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/563/pl_05-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/564/pl_07-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/565/pl_08-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/566/pl_09-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/567/pl_010-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/568/pl_012-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/569/pl_013-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/570/pl_015-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/571/pl_016-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_resolucao_01-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_resolucao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_resolucao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_resolucao_04-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_resolucao_05-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_resolucao_06-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/592/veto_ao_pl_02-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjardimdeminas.mg.leg.br/media/sapl/public/materialegislativa/2017/593/veto_ao_pl_05-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>