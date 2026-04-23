--- v1 (2026-02-04)
+++ v2 (2026-04-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="236">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
@@ -654,50 +654,125 @@
     <t>Contratação de empresa especializada para execução de serviços de pintura na área interna do Plenário, no hall de entrada e nas grades da fachada da Câmara Municipal de Bom Jardim de Minas, incluindo o fornecimento de todos os materiais necessários, visando à manutenção preventiva e corretiva, conservação do patrimônio público e adequada apresentação institucional, conforme Termo de Referência, Aviso de Contratação Direta e proposta apresentada.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>Prestação de serviços técnicos jurídicos especializados, de natureza consultiva, estratégica e não vinculante, voltados exclusivamente ao assessoramento jurídico especializado em contratações públicas regidas pela Lei nº 14.133/2021, com foco em estruturação normativa, mitigação de riscos jurídicos relevantes e padronização qualificada de procedimentos, não se confundindo com atividades jurídicas rotineiras ou permanentes do órgão.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>CONTRATO ADMINISTRATIVO N° 09/2026_x000D_
 PROCESSO ADMINISTRATIVO 06/2026_x000D_
 _x000D_
 Prestação de serviços de Assessoramento e Consultoria em Segurança e Saúde do Trabalho (SST), de natureza consultiva e contenciosa, destinados à Câmara Municipal de Bom Jardim de Minas, compreendendo a orientação técnica, acompanhamento e suporte necessários ao atendimento das obrigações legais em matéria de SST, com ênfase no cumprimento das exigências do eSocial – SST, especialmente no que se refere à transmissão, validação e monitoramento dos eventos S-2210 (Comunicação de Acidente de Trabalho – CAT), S-2220 (Monitoramento da Saúde do Trabalhador) e S-2240 (Condições Ambientais do Trabalho – Fatores de Risco), em conformidade com o Decreto nº 8.373/2014, aplicável aos entes integrantes do Grupo 04 do eSocial, conforme condições, especificações e exigências constantes do Termo de Referência, do Aviso de Contratação Direta e da proposta apresentada pela CONTRATADA, partes integrantes deste instrumento, independentemente de transcrição.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>CONTRATO ADMINISTRATIVO N° 10/2026_x000D_
 PROCESSO ADMINISTRATIVO 05/2026_x000D_
 _x000D_
 contratação de empresa especializada para o fornecimento, instalação e configuração de sistema de videomonitoramento (CFTV), com a finalidade de reforçar a segurança nas dependências da Câmara Municipal de Bom Jardim de Minas, conforme quantitativos e especificações técnicas definidos pela Administração, incluindo o fornecimento de todos os materiais, equipamentos, acessórios e mão de obra necessários à perfeita execução do objeto, conforme condições, especificações e exigências constantes do Termo de Referência</t>
+  </si>
+  <si>
+    <t>3958</t>
+  </si>
+  <si>
+    <t>CONTRATO ADMINISTRATIVO N° 11/2026_x000D_
+PROCESSO ADMINISTRATIVO 08/2026_x000D_
+_x000D_
+Termo de Contrato Administrativo Oriundo de Dispensa de Licitação nº 06 de 2026 para Serviços de Apoio Técnico-pedagógico e Metodológico para Planejamento, Acompanhamento e Execução da Etapa Municipal do Parlamento Jovem 2026 com fundamento no art. 75, inciso II, da Lei nº 14.133/2021</t>
+  </si>
+  <si>
+    <t>4140</t>
+  </si>
+  <si>
+    <t>TERMO DE CONTRATO ADMINISTRATIVO ORIUNDO DE DISPENSA DE LICITAÇÃO Nº 07 DE 2026 PARA SOLUÇÃO INTEGRADA DE COMUNICAÇÃO, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI Nº 14.133/2021.</t>
+  </si>
+  <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>TERMO DE CONTRATO ADMINISTRATIVO ORIUNDO DE DISPENSA DE LICITAÇÃO Nº 08 DE 2026 PARA PRESTAÇÃO DE SERVIÇO DE LOCAÇÃO, INSTALAÇÃO, MANUTENÇÃO E SUPORTE TÉCNICO DE RELÓGIO ELETRÔNICO DE PONTO, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI Nº 14.133/2021.</t>
+  </si>
+  <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>Contrato de Credenciamento para prestação de serviços que entre si celebram a CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS e ANTONIO MARCIO PEIXOTO ALMEIDA 08301635657.</t>
+  </si>
+  <si>
+    <t>4143</t>
+  </si>
+  <si>
+    <t>Contrato de Credenciamento para prestação de serviços que entre si celebram a CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS e 34.110.190 CARLOS EDUARDO DA SILVA.</t>
+  </si>
+  <si>
+    <t>4144</t>
+  </si>
+  <si>
+    <t>Contrato de Credenciamento para prestação de serviços que entre si celebram a CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS e JOSE ANDERSON DE PAULA 68413750687.</t>
+  </si>
+  <si>
+    <t>4145</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Contrato de Credenciamento para prestação de serviços que entre si celebram a CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS e a LUIZ CARLOS DA SILVA 03649187647.</t>
+  </si>
+  <si>
+    <t>4146</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>TERMO DE CONTRATO ADMINISTRATIVO ORIUNDO DE INEXIGIBILIDADE DE LICITAÇÃO Nº 003/2026 PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA CONTÁBIL APLICADA AO SETOR PÚBLICO, DE NATUREZA PREDOMINANTEMENTE INTELECTUAL, COM FUNDAMENTO NO ART. 74, INCISO III, ALÍNEA “C”, DA LEI Nº 14.133/2021.</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS JURÍDICOS QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS E LARISSA TEODORO DE REZENDE SOCIEDADE INDIVIDUAL DE ADVOCACIA.</t>
+  </si>
+  <si>
+    <t>4175</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>CONTRATO ADMINISTRATIVO ORIUNDO DE DISPENSA DE LICITAÇÃO Nº 15 DE 2026 PARA SERVIÇO DE PINTURA, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI Nº 14.133/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -989,51 +1064,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F97"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2940,50 +3015,250 @@
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>210</v>
       </c>
       <c r="B97" t="s">
         <v>192</v>
       </c>
       <c r="C97" t="s">
         <v>30</v>
       </c>
       <c r="D97" t="s">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>211</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>212</v>
+      </c>
+      <c r="B98" t="s">
+        <v>192</v>
+      </c>
+      <c r="C98" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>214</v>
+      </c>
+      <c r="B99" t="s">
+        <v>192</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>216</v>
+      </c>
+      <c r="B100" t="s">
+        <v>192</v>
+      </c>
+      <c r="C100" t="s">
+        <v>36</v>
+      </c>
+      <c r="D100" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>218</v>
+      </c>
+      <c r="B101" t="s">
+        <v>192</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>220</v>
+      </c>
+      <c r="B102" t="s">
+        <v>192</v>
+      </c>
+      <c r="C102" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
+        <v>222</v>
+      </c>
+      <c r="B103" t="s">
+        <v>192</v>
+      </c>
+      <c r="C103" t="s">
+        <v>45</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" t="s">
+        <v>224</v>
+      </c>
+      <c r="B104" t="s">
+        <v>192</v>
+      </c>
+      <c r="C104" t="s">
+        <v>225</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" t="s">
+        <v>192</v>
+      </c>
+      <c r="C105" t="s">
+        <v>228</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
+        <v>230</v>
+      </c>
+      <c r="B106" t="s">
+        <v>192</v>
+      </c>
+      <c r="C106" t="s">
+        <v>231</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>233</v>
+      </c>
+      <c r="B107" t="s">
+        <v>192</v>
+      </c>
+      <c r="C107" t="s">
+        <v>234</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>