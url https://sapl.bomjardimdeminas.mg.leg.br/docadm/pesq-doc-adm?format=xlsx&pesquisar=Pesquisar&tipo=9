--- v0 (2026-02-04)
+++ v1 (2026-04-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1554" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="541">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
@@ -1561,50 +1561,122 @@
     <t>Dispõe sobre a alteração excepcional do horário de expediente da Câmara Municipal</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>Dispõe sobre a progressão funcional do servidor André Lucas da Silva Pontes e estabelece os critérios de cálculo de suas vantagens remuneratórias.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>Dispõe sobre a progressão funcional da servidora Kelly Fonseca dos Santos e estabelece os critérios de cálculo de suas vantagens remuneratórias.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>Dispõe sobre a progressão funcional da servidora Rosilaine da Silva Pontes e estabelece os critérios de cálculo de suas vantagens remuneratórias.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>Dispõe sobre a progressão funcional da servidora Mônica Durvalina Rodrigues e estabelece os critérios de cálculo de suas vantagens remuneratórias.</t>
+  </si>
+  <si>
+    <t>3965</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o recesso de Carnaval no âmbito da Câmara Municipal de Bom Jardim de Minas.</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração excepcional do horário de funcionamento da Câmara Municipal no dia 05 de março de 2026.</t>
+  </si>
+  <si>
+    <t>4116</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a progressão funcional do servidor André Lucas da Silva Pontes, estabelece os critérios de cálculo de suas vantagens remuneratórias e revoga a Portaria nº 19/2026.</t>
+  </si>
+  <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a progressão funcional da servidora Kelly Fonseca dos Santos, estabelece os critérios de cálculo de suas vantagens remuneratórias e revoga a Portaria nº 20/2026.</t>
+  </si>
+  <si>
+    <t>4118</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a progressão funcional da servidora Rosilaine da Silva, estabelece os critérios de cálculo de suas vantagens remuneratórias e revoga a Portaria nº 21/2026.</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a progressão funcional da servidora Mônica Durvalina Carvalho Rodrigues, estabelece os critérios de cálculo de suas vantagens remuneratórias e revoga a Portaria nº 22/2026.</t>
+  </si>
+  <si>
+    <t>4120</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação dos Coordenadores Municipais do Programa Parlamento Jovem Minas, no âmbito da Câmara Municipal de Bom Jardim de Minas, para o ano de 2026 e revoga portaria n°8 de 2026.</t>
+  </si>
+  <si>
+    <t>4134</t>
+  </si>
+  <si>
+    <t>Designa servidora para o exercício de função de confiança de Diretora de Secretaria no âmbito da Câmara Municipal de Bom Jardim de Minas.</t>
+  </si>
+  <si>
+    <t>4138</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização administrativa e o funcionamento da Câmara Municipal de Bom Jardim de Minas, incluindo jornada de trabalho, atividades institucionais externas, e revoga a Portaria nº 1/2026</t>
+  </si>
+  <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ponto facultativo no âmbito da Câmara Municipal de Bom Jardim de Minas/MG, em razão da Semana Santa.</t>
+  </si>
+  <si>
+    <t>4184</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a decretação de ponto facultativo no âmbito da Câmara Municipal de Bom Jardim de Minas.</t>
+  </si>
+  <si>
+    <t>4194</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de ponto facultativo, em caráter excepcional, no âmbito da Câmara Municipal de Bom Jardim de Minas, em razão do feriado nacional de Tiradentes e da execução de serviços de manutenção predial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1896,51 +1968,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F259"/>
+  <dimension ref="A1:F271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -7087,50 +7159,290 @@
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>515</v>
       </c>
       <c r="B259" t="s">
         <v>473</v>
       </c>
       <c r="C259" t="s">
         <v>52</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" t="s">
         <v>516</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" t="s">
+        <v>517</v>
+      </c>
+      <c r="B260" t="s">
+        <v>473</v>
+      </c>
+      <c r="C260" t="s">
+        <v>54</v>
+      </c>
+      <c r="D260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E260" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" t="s">
+        <v>519</v>
+      </c>
+      <c r="B261" t="s">
+        <v>473</v>
+      </c>
+      <c r="C261" t="s">
+        <v>56</v>
+      </c>
+      <c r="D261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" t="s">
+        <v>521</v>
+      </c>
+      <c r="B262" t="s">
+        <v>473</v>
+      </c>
+      <c r="C262" t="s">
+        <v>58</v>
+      </c>
+      <c r="D262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263" t="s">
+        <v>523</v>
+      </c>
+      <c r="B263" t="s">
+        <v>473</v>
+      </c>
+      <c r="C263" t="s">
+        <v>59</v>
+      </c>
+      <c r="D263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264" t="s">
+        <v>525</v>
+      </c>
+      <c r="B264" t="s">
+        <v>473</v>
+      </c>
+      <c r="C264" t="s">
+        <v>60</v>
+      </c>
+      <c r="D264" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265" t="s">
+        <v>527</v>
+      </c>
+      <c r="B265" t="s">
+        <v>473</v>
+      </c>
+      <c r="C265" t="s">
+        <v>61</v>
+      </c>
+      <c r="D265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266" t="s">
+        <v>529</v>
+      </c>
+      <c r="B266" t="s">
+        <v>473</v>
+      </c>
+      <c r="C266" t="s">
+        <v>63</v>
+      </c>
+      <c r="D266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267" t="s">
+        <v>531</v>
+      </c>
+      <c r="B267" t="s">
+        <v>473</v>
+      </c>
+      <c r="C267" t="s">
+        <v>65</v>
+      </c>
+      <c r="D267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E267" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268" t="s">
+        <v>533</v>
+      </c>
+      <c r="B268" t="s">
+        <v>473</v>
+      </c>
+      <c r="C268" t="s">
+        <v>67</v>
+      </c>
+      <c r="D268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" t="s">
+        <v>535</v>
+      </c>
+      <c r="B269" t="s">
+        <v>473</v>
+      </c>
+      <c r="C269" t="s">
+        <v>70</v>
+      </c>
+      <c r="D269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" t="s">
+        <v>537</v>
+      </c>
+      <c r="B270" t="s">
+        <v>473</v>
+      </c>
+      <c r="C270" t="s">
+        <v>72</v>
+      </c>
+      <c r="D270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" t="s">
+        <v>539</v>
+      </c>
+      <c r="B271" t="s">
+        <v>473</v>
+      </c>
+      <c r="C271" t="s">
+        <v>74</v>
+      </c>
+      <c r="D271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" t="s">
+        <v>540</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>