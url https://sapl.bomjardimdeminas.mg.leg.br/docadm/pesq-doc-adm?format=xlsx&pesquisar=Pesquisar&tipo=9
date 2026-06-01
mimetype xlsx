--- v1 (2026-04-17)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1644" uniqueCount="547">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
@@ -1633,50 +1633,78 @@
     <t>Designa servidora para o exercício de função de confiança de Diretora de Secretaria no âmbito da Câmara Municipal de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa e o funcionamento da Câmara Municipal de Bom Jardim de Minas, incluindo jornada de trabalho, atividades institucionais externas, e revoga a Portaria nº 1/2026</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo no âmbito da Câmara Municipal de Bom Jardim de Minas/MG, em razão da Semana Santa.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>Dispõe sobre a decretação de ponto facultativo no âmbito da Câmara Municipal de Bom Jardim de Minas.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de ponto facultativo, em caráter excepcional, no âmbito da Câmara Municipal de Bom Jardim de Minas, em razão do feriado nacional de Tiradentes e da execução de serviços de manutenção predial.</t>
+  </si>
+  <si>
+    <t>4222</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Sr. Lucas_x000D_
+Hènrique da Silva Santos como Assessor_x000D_
+de Comunicação da Câmara Municipal de_x000D_
+Bom Jardim de Minas.</t>
+  </si>
+  <si>
+    <t>4223</t>
+  </si>
+  <si>
+    <t>Designa servidor responsável pelo_x000D_
+Controle Interno do Poder Legislativo,_x000D_
+revoga a Portaria nº 04/2026 e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>Designa servidora para exercer, em_x000D_
+substituição, a função de responsável pela_x000D_
+liquidação das despesas da Câmara_x000D_
+Municipal de Bom Jardim de Minas durante_x000D_
+o período de férias da titular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1968,51 +1996,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F271"/>
+  <dimension ref="A1:F274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -7399,50 +7427,110 @@
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>539</v>
       </c>
       <c r="B271" t="s">
         <v>473</v>
       </c>
       <c r="C271" t="s">
         <v>74</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" t="s">
         <v>540</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" t="s">
+        <v>541</v>
+      </c>
+      <c r="B272" t="s">
+        <v>473</v>
+      </c>
+      <c r="C272" t="s">
+        <v>76</v>
+      </c>
+      <c r="D272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273" t="s">
+        <v>543</v>
+      </c>
+      <c r="B273" t="s">
+        <v>473</v>
+      </c>
+      <c r="C273" t="s">
+        <v>78</v>
+      </c>
+      <c r="D273" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" t="s">
+        <v>545</v>
+      </c>
+      <c r="B274" t="s">
+        <v>473</v>
+      </c>
+      <c r="C274" t="s">
+        <v>80</v>
+      </c>
+      <c r="D274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E274" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" t="s">
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>