--- v0 (2026-02-04)
+++ v1 (2026-04-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="654" uniqueCount="275">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -790,50 +790,159 @@
     <t>PROCESSO LICITATÓRIO N° 07/2026_x000D_
 INEXIGIBILIDADE N° 02/2026_x000D_
 CREDENCIAMENTO N° 01/2026_x000D_
 _x000D_
 OBJETO: CREDENCIAMENTO DE EMPRESAS ESPECIALIZADAS NA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INTERMUNICIPAL DE PASSAGEIROS, COM FORNECIMENTO DE VEÍCULOS DEVIDAMENTE LICENCIADOS, MOTORISTAS HABILITADOS, COMBUSTÍVEL E TODAS AS DEMAIS CONDIÇÕES NECESSÁRIAS PARA A EXECUÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
 PROCESSO ADMINISTRATIVO N°08/2026_x000D_
 DISPENSA DE LICITAÇÃO Nº 06/2026_x000D_
 _x000D_
 CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE APOIO TÉCNICO-PEDAGÓGICO E METODOLÓGICO PARA PLANEJAMENTO, ACOMPANHAMENTO E EXECUÇÃO DA ETAPA MUNICIPAL DO PARLAMENTO JOVEM 2026, NO ÂMBITO DA ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS, conforme exigências constantes do Termo de Referência</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
 PROCESSO ADMINISTRATIVO N°09/2026_x000D_
 DISPENSA ELETRÔNICA Nº 07/2026_x000D_
 _x000D_
 OBJETO: CONTRATAÇÃO DE SOLUÇÃO INTEGRADA DE COMUNICAÇÃO CORPORATIVA E ATENDIMENTO DIGITAL AUTOMATIZADO, POR MEIO DE SERVIÇO DE TELEFONIA EM NUVEM, INCLUINDO FORNECIMENTO, IMPLANTAÇÃO, SUPORTE TÉCNICO E OPERAÇÃO.</t>
+  </si>
+  <si>
+    <t>3948</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+DISPENSA ELETRÔNICA Nº 08/2026- PROCESSO ADMINISTRATIVO N°10/2026_x000D_
+_x000D_
+OBJETO: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇO DE LOCAÇÃO, INSTALAÇÃO, MANUTENÇÃO E SUPORTE TÉCNICO DE RELÓGIO ELETRÔNICO DE PONTO COM TECNOLOGIA DE RECONHECIMENTO FACIAL, DESTINADO AO CONTROLE DE FREQUÊNCIA DE SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS/MG.</t>
+  </si>
+  <si>
+    <t>4015</t>
+  </si>
+  <si>
+    <t>REGISTRO DE PREÇOS, PELO PERÍODO DE 12 (DOZE) MESES, PARA EVENTUAL E FUTURA AQUISIÇÃO PARCELADA DE PRODUTOS DE PADARIA, DESTINADOS AO ATENDIMENTO DAS NECESSIDADES DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA CONTÁBIL APLICADA AO SETOR PÚBLICO, DE NATUREZA PREDOMINANTEMENTE INTELECTUAL, COM ATUAÇÃO ESTRATÉGICA JUNTO À CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
+  </si>
+  <si>
+    <t>4049</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE PAPELARIA, COM ENTREGA IMEDIATA, PARA ATENDER ÀS NECESSIDADES OPERACIONAIS DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL BIBLIOGRÁFICO DO SENADO FEDERAL, VISANDO ATENDER ÀS ATIVIDADES PEDAGÓGICAS DESENVOLVIDAS PELA CÂMARA, EM ESPECIAL AO PROGRAMA PARLAMENTO JOVEM.</t>
+  </si>
+  <si>
+    <t>4057</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+DISPENSA ELETRÔNICA Nº 11/2026_x000D_
+PROCESSO ADMINISTRATIVO N°15/2026_x000D_
+_x000D_
+_x000D_
+REGISTRO DE PREÇOS, PELO PRAZO DE 12 (DOZE) MESES, PARA EVENTUAL E FUTURA AQUISIÇÃO DE UNIFORMES INSTITUCIONAIS E CAMISETAS PERSONALIZADAS DESTINADOS AO PARLAMENTO</t>
+  </si>
+  <si>
+    <t>4073</t>
+  </si>
+  <si>
+    <t>PROCESSO DE CONTRATAÇÃO Nº 016/2026_x000D_
+INEXIGIBILIDADE DE LICITAÇÃO Nº 005/2026_x000D_
+AVISO DE CONTRATAÇÃO DIRETA POR INEXIGIBILIDADE DE LICITAÇÃO_x000D_
+_x000D_
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA INSCRIÇÃO DE SERVIDOR E VEREADORA EM CURSOS DE CAPACITAÇÃO TÉCNICA VOLTADOS AO APERFEIÇOAMENTO DAS ATIVIDADES LEGISLATIVAS, A SEREM REALIZADOS NA CIDADE DE BELO HORIZONTE/MG, PROMOVIDOS PELA EMPRESA CEAP TREINAMENTO PROFISSIONAL E GERENCIAL LTDA – CEAP BRASIL, COMPREENDENDO A PARTICIPAÇÃO NOS EVENTOS “PARLAMENTO JOVEM, CÂMARA MIRIM E EDUCAÇÃO CÍVICA”, A REALIZAR-SE NO PERÍODO DE 17 A 20 DE MARÇO, E “LEGISLATIVO SUMMIT”, A REALIZAR-SE NO PERÍODO DE 24 A 27 DE MARÇO.</t>
+  </si>
+  <si>
+    <t>4098</t>
+  </si>
+  <si>
+    <t>PROCESSO ADMINISTRATIVO Nº: 18/2026 _x000D_
+DISPENSA DE LICITAÇÃO Nº: 12/2026 _x000D_
+_x000D_
+OBJETO: Contratação de pessoa física para prestação de serviços como Auxiliar de Serviços Gerais, visando a substituição temporária da servidora efetiva Rosilaine da Silva, afastada por motivo de licença médica.</t>
+  </si>
+  <si>
+    <t>4099</t>
+  </si>
+  <si>
+    <t>PROCESSO DE CONTRATAÇÃO Nº 019/2026_x000D_
+INEXIGIBILIDADE DE LICITAÇÃO Nº 006/2026_x000D_
+_x000D_
+CONTRATAÇÃO DE ASSESSORIA JURÍDICA ESPECIALIZADA EM CONTRATAÇÕES PÚBLICAS, DE NATUREZA CONSULTIVA, ORIENTATIVA E NÃO VINCULANTE, DESTINADA À CÂMARA MUNICIPAL, PARA PRESTAR SUPORTE TÉCNICO-JURÍDICO CONTÍNUO NAS FASES DE PLANEJAMENTO, ORGANIZAÇÃO, EXECUÇÃO E ACOMPANHAMENTO DOS PROCEDIMENTOS LICITATÓRIOS E DAS CONTRATAÇÕES DIRETAS, COM FUNDAMENTO NA LEI Nº 14.133/2021 E DEMAIS NORMAS APLICÁVEIS.</t>
+  </si>
+  <si>
+    <t>4097</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+DISPENSA ELETRÔNICA Nº 13/2026_x000D_
+PROCESSO ADMINISTRATIVO N°20/2026_x000D_
+_x000D_
+AQUISIÇÃO DE CONJUNTO DE BANDEIRAS OFICIAIS, PARA ATENDER ÀS NECESSIDADES DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
+  </si>
+  <si>
+    <t>4128</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+Dispensa de Licitação nº 14/2026_x000D_
+_x000D_
+A presente Contratação Direta tem por objeto a REGISTRO DE PREÇO, PELO PRAZO DE 12 (DOZE) MESES, PARA EVENTUAL E FUTURA PRESTAÇÃO DE SERVIÇO DE SONORIZAÇÃO MÓVEL PARA DIVULGAÇÃO DE INFORMAÇÕES INSTITUCIONAIS DA CÂMARA DE BOM JARDIM DE MINAS, conforme exigências constantes do Termo de Referência, anexo ao presente aviso.</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+DISPENSA DE LICITAÇÃO Nº 15/2026_x000D_
+_x000D_
+A presente Contratação Direta tem por objeto a CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PINTURA PREDIAL E MANUTENÇÃO CORRETIVA DA CÂMARA MUNICIPAL, COMPREENDENDO O 1º E 3º PAVIMENTOS, FACHADAS LATERAIS, CALÇADA E ELEMENTOS EXTERNOS, COM FORNECIMENTO INTEGRAL DE MATERIAIS E EQUIPAMENTOS, conforme exigências constantes do Termo de Referência, anexo ao presente aviso.</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA_x000D_
+DISPENSA ELETRÔNICA Nº 16/2026 - PROCESSO ADMINISTRATIVO N°23/2026_x000D_
+_x000D_
+AQUISIÇÃO DE EQUIPAMENTOS E SUPRIMENTOS DE INFORMÁTICA DESTINADOS AO ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE BOM JARDIM DE MINAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1125,51 +1234,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F96"/>
+  <dimension ref="A1:F109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -3056,50 +3165,310 @@
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>247</v>
       </c>
       <c r="B96" t="s">
         <v>231</v>
       </c>
       <c r="C96" t="s">
         <v>52</v>
       </c>
       <c r="D96" t="s">
         <v>9</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>248</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" t="s">
+        <v>249</v>
+      </c>
+      <c r="B97" t="s">
+        <v>231</v>
+      </c>
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>251</v>
+      </c>
+      <c r="B98" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" t="s">
+        <v>58</v>
+      </c>
+      <c r="D98" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
+        <v>231</v>
+      </c>
+      <c r="C99" t="s">
+        <v>61</v>
+      </c>
+      <c r="D99" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>255</v>
+      </c>
+      <c r="B100" t="s">
+        <v>231</v>
+      </c>
+      <c r="C100" t="s">
+        <v>64</v>
+      </c>
+      <c r="D100" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>257</v>
+      </c>
+      <c r="B101" t="s">
+        <v>231</v>
+      </c>
+      <c r="C101" t="s">
+        <v>67</v>
+      </c>
+      <c r="D101" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>259</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" t="s">
+        <v>70</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
+        <v>261</v>
+      </c>
+      <c r="B103" t="s">
+        <v>231</v>
+      </c>
+      <c r="C103" t="s">
+        <v>73</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" t="s">
+        <v>263</v>
+      </c>
+      <c r="B104" t="s">
+        <v>231</v>
+      </c>
+      <c r="C104" t="s">
+        <v>76</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" t="s">
+        <v>265</v>
+      </c>
+      <c r="B105" t="s">
+        <v>231</v>
+      </c>
+      <c r="C105" t="s">
+        <v>79</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
+        <v>267</v>
+      </c>
+      <c r="B106" t="s">
+        <v>231</v>
+      </c>
+      <c r="C106" t="s">
+        <v>82</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>269</v>
+      </c>
+      <c r="B107" t="s">
+        <v>231</v>
+      </c>
+      <c r="C107" t="s">
+        <v>85</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" t="s">
+        <v>271</v>
+      </c>
+      <c r="B108" t="s">
+        <v>231</v>
+      </c>
+      <c r="C108" t="s">
+        <v>88</v>
+      </c>
+      <c r="D108" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" t="s">
+        <v>273</v>
+      </c>
+      <c r="B109" t="s">
+        <v>231</v>
+      </c>
+      <c r="C109" t="s">
+        <v>91</v>
+      </c>
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>